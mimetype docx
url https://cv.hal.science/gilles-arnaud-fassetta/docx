--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Arnaud-Fassetta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-arnaud-fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9238-0773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gilles-arnaud-fassetta.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles-Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://viadeo.journaldunet.com/p/gilles-arnaud-fassetta-3893013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor (PRex2) of geography (hydrogeomorphology & geoarchaeology) at Paris Cité University and member of PRODIG laboratory (UMR 8586). Main positions held during my career: * Editor-in-chief of the international journal Géomorphologie: relief, processus, environnement; * Vice-President of the French Geomorphology Group (GFG); * President of the Continental Hydrosystems Commission of the French National Geography Committee; * Director of the Geography Department at Paris-Est Créteil University; * Deputy Director of the UFR GHES at Paris Cité University [tri-disciplinary UFR “Geography – History – Economics” with a total of 1,554 students, 76 tenured teacher-researchers, 11 ATERs, 17 teaching assistants, 180 temporary staff, 23 BIATSS, 7 research laboratories (ANHIMA; CESSMA; Géographies-Cités; ICT; LADYSS; LIED; PRODIG) and 3 platforms (CIST, GEOTECA, RIATE)]; * Administrative manager of UMR 8586 PRODIG at Paris Cité University; * Chair of the HCERES Expert Committee (research laboratories); * Co-manager of 16 national and international research programs (€1,015,000) + active participation in 21 other research programs (including 1 ANR and 3 European programs). * 405 scientific titles (including 56 publications in international journals with impact factor); * Co-editor of a geography/geomorphology textbook (Armand Colin); * Co-editor of several books and special issues of national and international journals on hydrosystems, rivers, deltas, flood risk, and river restoration; * Supervision of 20 Ph.D. theses; * Supervision of 7 HDR (professorial theses); * Supervision of 172 master's theses; * Member of the scientific committees of the IAG (International Association of Geomorphologists) international conferences (Paris, Coimbra); * Co-leader of the LABEX DYNAMITE working group on “Environmental and social dynamics of risks”; * Responsible for 28 teaching units (5,714 hours taught to 8,098 students); * Head of the Geography and Planning bachelor's degree program at the University of Paris-Est Créteil; * Head of the Geography master's degree program at the University of Paris-Est Créteil; * Head of the Geography and Territorial Sciences master's degree program, then GAED at the Paris Cité University (6 specialities: CARTHAGÉO; DYNARISK; DYNPED; ESPACES & MILIEUX; GÉOPRISME; TGAE); * Head of the DYNARISK Master's program. Recipient of the doctoral and research supervision bonus (PEDR) / scientific excellence bonus (PES) / individual bonus (RIPEC C3) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des crues ordinaires et remarquables de la Loire depuis l’époque médiévale : utilisation critique des archives documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de l'Aïgat de 1875 dans le Sud-Ouest de la France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-line MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic analysis of sediment connectivity in the Wadi Leben watershed, Tunisia (Mediterranean): Between morpho-structural potentialities, originality of the hydrographic network and societal reorganizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Holocene coastal changes on past human communities : results from an interdisciplinary approach in the Gironde estuary mouth (North-Médoc, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de la Zone Atelier Loire (ZAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l’étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene coastal changes and human adaptation at the mouth of the Gironde estuary, France (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, Jul 2019, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an unsteady flow numerical model for sediment transport induced by flushing operation in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental bed active-layer survey with active RFID scour chains: Example of two braided rivers (the Drac and the Vénéon) in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a sediment replenishment operation: The case of the Saint-Sauveur dam in the Buëch River (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018 (Integrative sciences and sustainable development of rivers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la Vallée de l'Eure. Contexte et perspectives exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Vallée de l'Eure : une rivière, des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et typologie des polémoformes de la forêt domaniale de Verdun à l’aide du traitement semi-automatisé de données LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation Changes Detection in Gabes Oases Using EO1/Hyperion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions Proceedings of Euro-Mediterranean Conference for Environmental Integration (EMCEI-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia. pp. 1779-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological monitoring of a sediment replenishment operation : the case of the Saint-Sauveur dam in the Buëch river (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First World War landforms classification of the Verdun Battlefield using airborne LiDAR and multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined contribution of active RFID technology, time lapse camera and DTM for monitoring of the Haut-Drac river restoration (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes of sediment stored in an Alpine catchment using geological, geomorphological and geophysical expertise: Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment tracing from small torrential channels to gravel-bed rivers using pit tags method. A case study from the upper Guil catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 8100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of turbidity measurements during a flushing operation in combined sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Aug 2016, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Gul valley (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Frison-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. p.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and institutional vulnerability assessment method applied in Alpine communities. Preliminary Results of the SAMCO-ANR Project in the Guil Valley (French Southern Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p 5361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of potential high contribution areas in the sediment budget in the Upper Guil Catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p. 4915-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warfare as a new field of study in archeo-geomorphology: the case of the battlefield of Verdun (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Geomorphologists’ Day Geomorphology for Society from risk knowledge to landscape heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cagliari, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Indus Basin: An anthropogenically modified hydrosystem under the influence of extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvio-estuarine palaeoenvironments and geoarchaeology in the lower Garonne valley: example of the Mediaeval site of Langoiran (Gironde, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic hydro-bio-morphological change (1855-2010) and control factors on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. p. 8057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes of the Lower Siret River from 1891 to 2010: The decisive impact of engineering works and water management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Salit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of floods in the Rhône valley from Lidar DEM: Assessing impacts of hydraulic structures on floodplain dynamics faced new regulation of 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique fluviale d'une vallée alpine intra-montagnarde à l'Holocène : l'exemple de la plaine alluviale du Rhône en amont du Lac Léman (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des paléoenvironnements fluvio-estuariens en contexte géoarchéologique dans la basse vallée de la Garonne (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 7000 years of palaeohydrology in the fluvial infilling of the Swiss Rhône river floodplain (Valais, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A área de inundação de Ponte de Lima. O caso da cheia centenária de 1909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P.O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII encontro nacional de riscos. I forum - ISCIA " Riscos e segurança. Sociedades de risco e conflitualidade "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As grandes cheias de Ponte de Lima uma abordagen metodológica a análise do risco de inundação na perspectiva da directiva relativa a avaliação e gestão dos riscos de inudação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P.O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de geografia física. III Seminário ibero-americano de geografia física. Eixo Temático "Riscos, Sociedade e Fenômenos da Natureza"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " L'eau dans les villes de l'Afrique du Nord et leur territoire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie de résistivité électrique (ERT) à la caractérisation des enregistrements morphosédimentaires holocènes dans une vallée alpine. Etude de la vallée du Rhône à l'amont du Lac Léman (Valais, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q8 " Quaternaire n° 8 " en hommage à Bernard Valadas " Variabilité spatiale des environnements quaternaires, contraintes, échelles et temporalités "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches hydrogéomorphologiques dans le département de l'Aude et une question : comment parvenir à réduire le risque de crue en domaine méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Carcassone, France. p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of electric resistivity tomography (ERT) for detection of Holocene palaeochannels in Saillon and Saxon regions (Valais, Switzerland). A tool to understand the palaeohydrology of the Swiss Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INQUA-Congress " Quaternary sciences: the view from the mountains "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution hydrogéomorphologique de la bande active de l'Ubaye (Alpes du Sud, France) de 1956 à 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la tomographie électrique à la détection de paléochenaux holocènes profonds dans la région de Saillon (Valais, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of electric resistivity tomography (ERT) to hydrological risk knowledge in the Valais Canton. The Rhône River between Sion and Martigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geoelectrical measurements and shallow drillings for detection of Holocene palaeochannels in Saillon region (Valais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues dans le sud de la France. Caractéristiques, impacts hydromorphologiques et gestion à l'échelle des plaines alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité dans le cadre du cours " Gestion de l'eau dans les Alpes " à l'Institut de Géographie de l'Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle du paléoenvironnement de la plaine alluviale du Rhône suisse depuis la fin du Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Suisse de Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Olivone, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze années de recherches géoarchéologiques dans le delta du Rhône (France méditerranéenne) : bilan sur la contrainte fluviale, l'occupation du sol et le risque (Antiquité-Moyen Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoires du Rhône " Le Rhône : hydrologie, géoarchéologie et sciences naturelles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vouvry, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating river-flood risk : application of the functional space concept in the rural Mediterranean France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating river-flood risk : application of the functional space concept in the rural Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental mapping of the Swiss Rhone river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrogeomorphological change (AD 1855-2005), control factors and fluvial risk on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The integration of space of good functionment in fluvial geomorphology, as a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space of good functionment in fluvial geomorphology, a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting, EGU2008-A-09977</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recent hydrogeomorphological change (AD 1855-2005), control factors and fluvial risk on an upper alpine valley floor (Guil river ; Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The space of good functionment in fluvial geomorphology, a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on « People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palaeohydrographic, palaeohydrological and palaeohydraulic investigations in Mediterranean geoarchaeology. Case studies of the Rhône River (France) and Isonzo River (Italy) deltas ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Ol' Man River”. Geoarchaeological aspects of rivers and river plains.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 1-D hydraulic models in fluvial geomorphology, as a tool for quantifying and mitigating flood risk. Application to the Argent-Double River, a left-bank tributary of the Aude River, Mediterranean France (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quisserne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le delta du Rhône dans le programme Paléoincendies ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme « Paléoincendies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricostruzione della dinamica fluviale nelle aree antropizzate in epoca Romana : l'esempio del porto canale d'Aquileia (Friuli Venezia Giulia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AIQUA " La geoarcheologia: metodi ed applicazioni "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydro-bio-morphological change (1855-2005) and control factors on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palynology as a tool for palaeoclimate and palaeoenvironmental reconstructions in a Holocene delta: the example of the Camargue (Rhone, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Congress of Spoleto " Effetti morfogenetici delle variazioni climatiche e dell'impatto antropico del corso dell'Olocene "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Umbria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recent hydro-bio-morphological change (1855-2005) and control factors on an upper alpine valley floor (Guil river, Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poids des héritages géomorphologiques dans l'évolution des paysages végétaux de la Camargue ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme « Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d'Aquileia (Udine, Italie septentrionale) : l'exemple d'une géoarchéologie fluviale appliquée aux plaines de niveau de base. Aquileia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Environmental Dynamics and History in the Mediterranean areas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate variability in the lower Rhône plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence " Past Climate variability Through Europe and Africa ", PEP III-PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological response and fluvial management influence during a Mediterranean flood event (Aude Watershed, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et littorales au cours de l'Holocène récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">124e congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations verticales du plancher alluvial du Petit Rhône et fluctuations latérales du trait de côte des Saintes-Maries-de-la-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du Rhône : bilan et perspectives de recherches sur le fleuve et le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excursion du colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis and its relations with land occupation in the Rhône Delta between the 1st century BC and the 8th century AD (Mediterranean France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Geoarchaeology of the landscapes of classical antiquity "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment deficit and river restoration in the Montagne Noire : identifying mobilizable sediment sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHTS INTO ROCK GLACIER ORIGINS AND DYNAMICS: GEOMORPHOLOGICAL MAPPING OF THE EASTERN CAJÓN DE PINCHEIRA GLACIER-PERIGLACIAL COMPLEX (34°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fernández-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Sociedad Chilena de la Criósfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coyhaique, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires pour l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France) - Restauration hydromorphologique sur le Haut Drac (Hautes-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomb craters mapping and quantification on the Verdun Battlefield (1914-1918, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel sediment tracing from small torrents to trunk channels using pit-tags method: A case study from the upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Graaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Guil Valley (French Southern Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Frison-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment tracing and use of terrestrial laser scanning (TLS) for monitoring and modelling hydrological and sedimentary processes in the Upper Guil Catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, p. 4944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five years of hydromorphological restoration in the high-energy, gravel-bed rivers of southern France: What are the current benefits for bedload dynamics and sediment balance in the left-bank tributaries of the Aude River within the Minervois region?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m3m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape mutations in the Northern Kyushu region (Japan) induced by the torrential rains of July 2017 and associated restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tov⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disaster Protection System of Mountainous Rivers in Japan: The Example of the Akatani Watershed’s Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152115331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deschatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (12), pp.3487-3499. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Quantify the Dynamics of Single (Straight or Sinuous) and Multiple (Anabranching) Channels from Imagery for River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (17), pp.8075. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11178075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deschatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel replenishment and active-channel widening for braided-river restoration: The case of the Upper Drac River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 766, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-torrential hazard vs. anthropogenic activities along the Seti valley, Kaski, Nepal: Assessment and recommendations from a risk perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan Raj Maharjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.58-87. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3126/jngs.v62i0.38695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riesgo de crecida por rompimiento de diques de hielo en la cuenca del plomo, Andes Centrales (33º S): perspectivas a partir de eventos históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correas-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18172/cig.4219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riesgo de crecida por rompimiento de diques de hielo en la cuenca del plomo, Andes Centrales (33º S): perspectivas a partir de eventos históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correas-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18172/cig.4219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel response to sediment replenishment in a large gravel‐bed river: The case of the Saint‐Sauveur dam in the Buëch River ( Southern Alps , France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‐fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.880-893. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'imagerie haute-résolution pour la surveillance des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War landform mapping and classification on the Verdun battlefield (France) using airborne LiDAR and multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene coastal changes along the Gironde estuary (SW France): new insights from the North Médoc peninsula beach/dune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.47-75. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of an index-oriented methodology for consequence analysis of natural hazards: application to the Upper Guil catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), pp. 2221 - 2239. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-18-2221-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field experiment to evaluate the cleaning performance of sewer flushing on non-uniform sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, p. 59-69. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatology of the Lower Rhône Valley: Historical flood reconstruction (AD 1300–2000) based on documentary and instrumental sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), p. 1772-1795. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1349314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la charge de fond de l'argent double ( affluent de rive gauche de l'Aude, France du Sud) : Approche croisée &amp;quot;technologie RFID/Modélisation numérique du transport solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage &amp;quot;Georges Pichard, Émeline Roucaute. Sept siècles d’histoire hydroclimatique du Rhône d’Orange à la mer (1300-2000). Climat, crues, inondations. Méditerranée, Revue géographique des pays méditerranéens, hors-série, 2014, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), p.121. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de l'outil LiDAR pour cartographier les vestiges de la Grande Guerre en milieu intra-forestier (Bois des Caures, forêt domaniale de Verdun, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestions alternatives de la ressource en eau – Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed evolution under one-episode flushing in a truck sewer in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.868-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnement et contrainte fluviale à l'Holocène récent sur les sites de Langoiran et d'Isle-Saint-Georges : bilan de quatre années de recherches géoarchéologiques dans la basse vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, p.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Evolution under One-Episode Flushing in a Trunk Sewer in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution hydrogéomorphologique holocène de la Garonne maritime – Focus sur les sites de Langoiran et de lʼIsle-Saint-Georges (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), p .57-72. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of river training on channel changes during the 20th century in the Lower Siret River (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Salit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), p.175-188. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risco de cheia e inundação: exposição e adaptação na área ribeirinha de Ponte de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Alonso Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio Bastos de Morais Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivone, Patricia de Oliveira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, p.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic activities since the end of the Little Ice Age: A critical factor driving the last ‘fluvial metamorphosis’ of the Isonzo River (Italy, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, p. 183-199. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-bio-morphological changes and control factors of an upper Alpine valley bottom since the mid-19th century. Case study of the Guil River, Durance catchment, southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, p. 159-182. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyke breaching and crevasse-splay sedimentary sequences of the Rhône Delta, France, caused by extreme river-flood of December 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p. 7-26. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), p. 337-350. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléodynamique du Rhône en Valais central (Suisse) à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As grandes cheias de Ponte de Lima. Uma abordagem metodologica a analise do risco de inundação na perspectiva da directiva relativa a avaliação e gestão dos riscos de inundação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geonorte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), p. 487-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des vallées, entre géosciences et géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques modifications hydromorphologiques dans le Val de Seine (Bassin parisien, France) depuis 1830 : quelle part accorder aux facteurs hydrologiques et anthropiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 15 p., http://echogeo.revues.org/12658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution hydrogéomorphologique de la bande active de l'Ubaye (Alpes françaises du Sud) de 1956 à 2004 : contribution à la gestion des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation (2010) et évolution récente (1999-2010) du gradient granulométrique longitudinal dans les deux bras du Rhône deltaïque (France méditerranéenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle et dynamique de la plaine alluviale du Rhône suisse (Tourtemagne-Sierre) depuis la fin du Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géovisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle du paléoenvironnement de la plaine alluviale du Rhône suisse depuis la fin du Petit Age Glaciaire : la métamorphose fluviale de Viège à Rarogne et de Sierre à Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Murithienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for sediment dynamics study of active floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique et modélisation de la variabilité longitudinale du gradient granulométrique du Rhône suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Murithienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône alpin vu sous l'angle de la géomorphologie : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la dynamique sédimentaire dans les plaines d'inondation actives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunstei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (N°1), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoarchéologie fluviale : concepts, attendus et méthodes d'étude rétrospectives appliqués à la caractérisation du risque hydrologique en domaine méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, 10 p., http://echogeo.revues.org/document2187.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie hydrogéomorphologique et paléochenaux fluviatiles en milieux profondément modifiés par les sociétés. L'exemple du port fluvial antique d'Aquilée dans la plaine du Frioul (Italie septentrionale, Adriatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXIX (3-4), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western lagoon marshes of the Ria Formosa (Southern Portugal): sediment-vegetation dynamics, long-term to short-term changes and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.363-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie hydrogéomorphologique et paléochenaux fluviatiles en milieux profondément modifiés par les sociétés. L'exemple du port fluvial antique d'Aquilée dans la plaine du Frioul (Italie septentrionale, Adriatique)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similar to 8,000-yr record of palaeohydrology and environmental change in fluvial-influenced sediments from Arles-Piton core, upper Rhone Delta, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Rhône Delta sedimentary record in the &amp;quot;Arles-Piton&amp;quot; core: analysis of delta-plain subenvironments, avulsion frequency, aggradation rate and origin of sediment yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.367-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The upper Rhône Delta sedimentary record in the “Arles-Piton” core: analysis of delta-plain subenvironments, avulsion frequency, aggradation rate and origin of sediment yield ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.367-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La part respective des facteurs hydro-climatiques et anthropiques dans l'évolution récente (1956-2000) de la bande active du Haut-Guil, Queyras, Alpes françaises du Sud »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1-2, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part respective des facteurs hydro-climatiques et anthropiques dans l'évolution récente (1956-2000) de la bande active du Haut-Guil, Queyras, Alpes françaises du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1-2, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltas 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The site of Aquileia (northeastern Italy): example of fluvial geoarchaeology in a Mediterranean coastal plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.223-241. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River channel changes in the Rhône Delta (France) since the end of the Little Ice Age: geomorphological adjustment to hydroclimatic change and natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream grain-size distribution of surficial bed material and its hydro-geomorphological significance in a large and regulated river: the Rhône River in its delta area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quisserne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fluvial dynamics in the Rhône Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological records of a &amp;quot;flood-dominated regime&amp;quot; in the Rhône Delta (France) between the 1st century BC and the AD 2nd century. What correlations with the catchment paleohydrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe hydrologique de novembre 1999 dans le bassin-versant de l'Argent Double (Aude, France) : de l'aléa pluviométrique à la gestion des risques pluviaux et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2002.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire entre mer et fleuve : la Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 391, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evidences for fluvial change during the Roman period in the lower Rhône valley (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sistach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45, pp.287-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an early landuse in the Rhône Delta (Mediterranean France) as recorded by late Holocene fluvial paleoenvironments (1640-100 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09853111.2000.11105381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/medit.1999.3125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône à Arles : données archéologiques et sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1999.3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Intergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 136, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency variations of water flux and sediment discharge during the Little Ice Age (1586-1725 AD) in the Rhône Delta (Mediterranean France). Relationship to the catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 410, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime du Rhône dans l’Antiquité et au Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1999.3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du plancher alluvial du Petit Rhône à l'échelle pluriannuelle (delta du Rhône, France du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (3), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.1997.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondites rhodaniennes d'octobre 1993 et janvier 1994 en milieu fluvio-deltaïque. L'exemple du Petit Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des paysages littoraux et variations du niveau de la mer à Marseille-La Joliette depuis 6000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3-4, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de l'Ouvèze à Vaison-la-Romaine (22 septembre 1992). Ses effets morphodynamiques, sa place dans le fonctionnement d'un géosystème anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géomorphologie Dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géomorphologique du delta du Rhône : évolution des milieux de sédimentation fluviatiles au cours de l'Holocène récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78 (3-4), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/medit.1993.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sables et Grès de Fontainebleau dans leur contexte géomorphologique. Excursion géologique L3 Géographie UPC (20 mars 2024) Livret d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 16 p. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12257.72802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Paysages et gestion de l’eau. Sept millénaires d’histoire de vallées et de plaines littorales en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les crues dans tout ça ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géoscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 3 vol., 35 p., 435 p. et 357 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bassins versants de l'Argent Double et du Rivassel (Aude) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Si Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Fonctions et valeurs des zones humides &amp;quot;, Fustec E., Lefeuvre J.-C. (Eds.), Dunod, Paris, 2000, 426 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la vallée de l'Eure. Éléments contextuels et perspectives géoarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2023, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Évain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud N. (Ed.); Arnaud-Fassetta G. (Ed.); Évain C. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du site et son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landuré C.; Arcelin P.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses universitaires de Provence, pp.15-24, 2019, Archéologies méditerranéennes. Bibliothèque d'archéologie méditerranéenne et africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéomorphologie du site, paléoenvironnements et dynamique alluviale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Crichton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eugenia Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landuré C. (Ed.); Arcelin P. (Ed.); Arnaud-Fassetta G. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue (Arles, Bouches-du-Rhône). Du début du Ve s. av. n. è. à la période du Haut Moyen Âge. Bibliothèque d’archéologie méditerranéenne et africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance; Actes Sud, pp.73-89., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon. Le Rhône, la Durance, l’Ouvèze et la Sorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation humaine et dynamique fluviale à Isle-Saint-Georges (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique hydrogéomorphologique et diversité végétale dans le delta du Rhône (France) de -10 000 ans à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynard E., Evéquoz-Dayen M. &amp; Borel G. édit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhône, entre nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Vallesia, p.63-98, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial risk in rural areas from the Greek period to the early Middle Ages: The case of the Rhône delta (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G.(ed.); Carcaud N.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Geoarchaeology in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-234, 2015, 978-2-271-07259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque fluvial en milieu rural de l’époque grecque au haut Moyen Âge : le cas du delta du Rhône (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p.215-236, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower valley and the delta of the Rhône River: Water landscapes of nature and history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M. (ed.); André M.-F. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG., p. 207-218, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches, torrentialité... : la variété des aléas en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veyret Y.; Laganier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des risques en France. Prévenir les catastrophes naturelles et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, p.40-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological impacts of continuity restoration at the reach scale. Example of the Suzanne reach, tributary of the Yerres River, Seine catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.125-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological deepening for flood-risk analysis in cross-border regions: a case study for the Lima catchment (NW Spain/Portugal) according to the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Oliveira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.99-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYAGE approach (for water and sewage management organisation of the Yerres catchment, France): restoring the watercourse ecological continuity. Feedback from the implementation of a partnership between local authorities and University of Paris-Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G., Masson E., Reynard E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.17-26, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethods approach for characterising the fluvial dynamics in Alpine floodplains: a tool for the Swiss Rhône River management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G., Masson E., Reynard E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.281-292, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement et l'évolution des paysages du Ier au VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodee J. Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blondel J. (ed.); Barruol G. (ed.); Vianet R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encyclopédie de la Camargue : nature et culture du delta du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Buchet/Chastel, p.176-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain : Séchilienne au cœur de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veyret Y. (dir.); Laganier R. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des risques en France. Prévenir les catastrophes naturelles et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, p.42-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical research into hydrosystems - The challenges for 2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.333-339, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive, a scientific challenge for the geography of European hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.9-10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation dans la vallée de l'oued Koriche (Massif de Bouzaréah, Alger ouest) : analyse systémique de l'aléa et facteurs de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.207-217, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches hydrogéomorphologiques dans le département de l'Aude et une question : comment parvenir à réduire le risque de crue en domaine méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.33-52, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de liberté &amp;quot; et &amp;quot; gestion douce &amp;quot; : deux concepts naturalistes complémentaires dans la lutte contre les inondations. Le cas de l'Ognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandemeulebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.401-406, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-G. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dacharry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R., Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau. Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00498500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of space of good functionment in fluvial geomorphology, as a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gumiero B., Rinaldi M., Fokkens B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth ECRR International Conference on River Restoration 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Italiano per la Riqualificazione Fluviale, pp.313-322, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Ferdinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.-R. Baduel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeohydrographic, palaeohydrological and palaeohydraulic investigations in Mediterranean geoarchaeology. Case studies of the Rhône River (France) and Isonzo River (Italy) deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Dapper M., Vermeulen F., Deprez S., Taelman D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ol' Man River. Geo-archeological Aspects of Rivers and River Plains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Reports Ghent University 5, Academia Press, pp.21-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses-Édition Marketing, pp.236-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dewolf Y., Bourrié G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses-Edition Marketing, Paris, pp.236-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations fluviatiles anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Freytet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dewolf Y., Bourrié G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses-Edition Marketing, Paris, pp.244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer le territoire au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, inondation et figures du risque. La prévention au prisme de l'évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-215, 2006, Itinéraires Géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloformations alluviales, morphodynamique fluviale et paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée P., Lespez L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement. Table ronde en l'honneur du Professeur René Neboit-Guilhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Collection Nature &amp; Sociétés, 3, Clermont-Ferrand, pp.35-46, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloformations alluviales, morphodynamique fluviale et paléohydrologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement. Table ronde en l'honneur du Professeur René Neboit-Guilhot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Collection Nature &amp;, pp.35-46, 2006, Collection Nature &amp; Sociétés, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer le territoire au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, inondation et figures du risque. La prévention au prisme de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.177-215, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile de Mornès (Les Saintes-Maries-de-la-Mer, Bouches-du-Rhône) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. Bulletin Archéologique de Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Editions de l'Association Provence Archéologie, p. 139-144., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie du delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.59-63, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques aux Combettes (Les Saintes-Maries-de-la-Mer, Bouches-du-Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.145-149, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle du fleuve : les formations alluviales et la variation du risque fluvial depuis 5000 ans»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne}. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.65-77, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du fleuve : les formations alluviales et la variation du risque fluvial depuis 5000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. Bulletin Archéologique de Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, p. 65-77., 2004, Supplement 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ile de Mornès (Les Saintes-Maries-de-la-Mer, Bouches-du-Rhône)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.139-144, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic hazards, vulnerability of societies and fluvial risk in the Rhône Delta (Mediterranean France) from the Greek period to the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouache E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean World Environment and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Paris, pp.51-76, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnement d'Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobne K., Pugliese N., Tambareau Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Mer Adriatique aux Alpes Juliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ljubljana, pp.23-26, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes hydrologiques et gestion des territoires dans le Minervois. Retour d'expérience après la crue de novembre 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'aide à la gestion environnementale : la spatio-carte des marais littoraux de la Ria Formosa (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes Journées Cassini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest, pp.451-458, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et évolution du delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marty F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mer et Fleuve. La Camargue antique et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Archéologique d'Istres, pp.8-10, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-hydrologie holocène dans la basse vallée du Rhône, d'Orange à la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravard J.-P., Magny M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves ont une histoire, paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, Paris, pp.251-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydromorphologiques des fortes précipitations des 12-13 novembre 1999 sur la retombée méridionale de la Montagne Noire : l'exemple de l'Argent Double (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médi-Terra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet d'une catastrophe. Les inondations des 12 et 13 novembre 1999 dans le Sud de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.41-52, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et contraintes fluviales dans le delta du Rhône (France du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XVIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, " La dynamique des paysages protohistoriques, antiques, médiévaux et modernes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, Sophia Antipolis, pp.285-308, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des paléoenvironnements fluviaux dans la plaine deltaïque du Rhône de l'Antiquité au haut Moyen Age d'après la géomorphologie et l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque " Crau, Alpilles et Camargue. Histoire et Archéologie "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Groupe Archéologique Arlésien, pp.13-29, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a 'fleuve'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue (Arles, Bouches-du-Rhône) du début du Ve s. av. n. è. à la période du Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance/ Actes Sud, pp.496, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fasseta G. (dir.); Carcaud N. (dir.). CNRS Editions, 620 p., 2015, CNRS Alpha, 978-2-271-07259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie dynamique et environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 336 p., 2015, 9782200246235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). Friedrich Pfeil Verlag, 344 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau. Processus, dynamique et gestion de l'hydrosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Paris, pp.302, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 298 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Diderot (Paris 7), pp.35, 435, 357, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltas 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement, 4, pp.94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mille ans d'histoire hydrologique dans le delta du Rhône. De l'âge du bronze au siècle du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafigéo, 11, Collection mémoires et documents de l'UMR PRODIG, Paris, pp.229, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations villageoises. L’exemple de l’établissement fluvial de La Capelière (Ve-Ier siècle avant notre ère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéomorphologie du site, paléoenvironnements et dynamique alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Crichton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eugenia Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot (Paris 7), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01115792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId648"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Arnaud-Fassetta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-arnaud-fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9238-0773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gilles-arnaud-fassetta.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Gilles-Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://viadeo.journaldunet.com/p/gilles-arnaud-fassetta-3893013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor (PRex2) of geography (hydrogeomorphology & geoarchaeology) at Paris Cité University and member of PRODIG laboratory (UMR 8586). Main positions held during my career: * Editor-in-chief of the international journal Géomorphologie: relief, processus, environnement; * Vice-President of the French Geomorphology Group (GFG); * President of the Continental Hydrosystems Commission of the French National Geography Committee; * Director of the Geography Department at Paris-Est Créteil University; * Deputy Director of the UFR GHES at Paris Cité University [tri-disciplinary UFR “Geography – History – Economics” with a total of 1,554 students, 76 tenured teacher-researchers, 11 ATERs, 17 teaching assistants, 180 temporary staff, 23 BIATSS, 7 research laboratories (ANHIMA; CESSMA; Géographies-Cités; ICT; LADYSS; LIED; PRODIG) and 3 platforms (CIST, GEOTECA, RIATE)]; * Administrative manager of UMR 8586 PRODIG at Paris Cité University; * Chair of the HCERES Expert Committee (research laboratories); * Co-manager of 16 national and international research programs (€1,015,000) + active participation in 21 other research programs (including 1 ANR and 3 European programs). * 405 scientific titles (including 56 publications in international journals with impact factor); * Co-editor of a geography/geomorphology textbook (Armand Colin); * Co-editor of several books and special issues of national and international journals on hydrosystems, rivers, deltas, flood risk, and river restoration; * Supervision of 20 Ph.D. theses; * Supervision of 7 HDR (professorial theses); * Supervision of 172 master's theses; * Member of the scientific committees of the IAG (International Association of Geomorphologists) international conferences (Paris, Coimbra); * Co-leader of the LABEX DYNAMITE working group on “Environmental and social dynamics of risks”; * Responsible for 28 teaching units (5,714 hours taught to 8,098 students); * Head of the Geography and Planning bachelor's degree program at the University of Paris-Est Créteil; * Head of the Geography master's degree program at the University of Paris-Est Créteil; * Head of the Geography and Territorial Sciences master's degree program, then GAED at the Paris Cité University (6 specialities: CARTHAGÉO; DYNARISK; DYNPED; ESPACES & MILIEUX; GÉOPRISME; TGAE); * Head of the DYNARISK Master's program. Recipient of the doctoral and research supervision bonus (PEDR) / scientific excellence bonus (PES) / individual bonus (RIPEC C3) since 2009.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment deficit and river restoration in the Montagne Noire : identifying mobilizable sediment sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIGHTS INTO ROCK GLACIER ORIGINS AND DYNAMICS: GEOMORPHOLOGICAL MAPPING OF THE EASTERN CAJÓN DE PINCHEIRA GLACIER-PERIGLACIAL COMPLEX (34°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Fernández-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso Sociedad Chilena de la Criósfera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Coyhaique, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires pour l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France) - Restauration hydromorphologique sur le Haut Drac (Hautes-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomb craters mapping and quantification on the Verdun Battlefield (1914-1918, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection vegetation changes in oases of Gabes using EO1/Hypérion data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zargouni Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Guil Valley (French Southern Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Frison-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel sediment tracing from small torrents to trunk channels using pit-tags method: A case study from the upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Graaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-géomorphologie du champ de bataille de Verdun : les vestiges de la Grande Guerre sous l’œil du laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the contribution of debris flow-dominated channels to gravel-bed torrential river channel: implementing pit-tags in the upper Guil River (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Budget Analysis and Hazard Assessment in the Peynin, a Small Alpine Catchment (Upper Guil River, Southern Alps, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sourdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment tracing and use of terrestrial laser scanning (TLS) for monitoring and modelling hydrological and sedimentary processes in the Upper Guil Catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, p. 4944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of terrestrial laser scanning (TLS) for monitoring geomorphic processes and sediment transfer in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Joint Geomorphological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des crues ordinaires et remarquables de la Loire depuis l’époque médiévale : utilisation critique des archives documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Autour de l'Aïgat de 1875 dans le Sud-Ouest de la France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-line MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online MITATE Lab seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude morpho-sédimentaire de l'évolution des paléochenaux de la Loire au cours du Petit Âge Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impacts of the Little Ice Age period on the Loire River floodplain (France): contribution of the morpho-sedimentary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saulnier-Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Hydroclimatic Disaster to the Forced (Re)construction: Case Study of the Akatani Watershed in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Electronic Conference on Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/iecg2022-14820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Holocene coastal changes on past human communities : results from an interdisciplinary approach in the Gironde estuary mouth (North-Médoc, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists, Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l'étude des crues de la Loire bourguignonne de 1389 au milieu du XIXe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 20 ans de la Zone Atelier Loire (ZAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés urbaines face à la Loire, utilisation des archives documentaires et sédimentaires pour le recensement et l’étude des crues de la Loire bourguignonne de 1389 au milieu du XIXème s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic analysis of sediment connectivity in the Wadi Leben watershed, Tunisia (Mediterranean): Between morpho-structural potentialities, originality of the hydrographic network and societal reorganizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Dahech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pouvons-nous apprendre de la catastrophe de Saint-Martin-Vésubie ? Une approche historico-systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interrelations entre crise hydrologique et fait urbain portuaire en Loire bourbonnaise et nivernaise depuis le Moyen Âge : nouvelles approches méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulnier-Copard Ségolène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Châteauroux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of future impacts of global change in mountainous areas with a a novel multi-risk assessment web-tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bernardie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene coastal changes and human adaptation at the mouth of the Gironde estuary, France (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INQUA, Jul 2019, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure : apport d’une approche géoarchéologique multi-scalaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences-Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an unsteady flow numerical model for sediment transport induced by flushing operation in combined sewers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Modica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palerme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental bed active-layer survey with active RFID scour chains: Example of two braided rivers (the Drac and the Vénéon) in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a sediment replenishment operation: The case of the Saint-Sauveur dam in the Buëch River (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2018 (Integrative sciences and sustainable development of rivers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la Vallée de l'Eure. Contexte et perspectives exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Vallée de l'Eure : une rivière, des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dreux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological monitoring of a sediment replenishment operation : the case of the Saint-Sauveur dam in the Buëch river (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First World War landforms classification of the Verdun Battlefield using airborne LiDAR and multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined contribution of active RFID technology, time lapse camera and DTM for monitoring of the Haut-Drac river restoration (Southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volumes of sediment stored in an Alpine catchment using geological, geomorphological and geophysical expertise: Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et typologie des polémoformes de la forêt domaniale de Verdun à l’aide du traitement semi-automatisé de données LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation Changes Detection in Gabes Oases Using EO1/Hyperion Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouda Ben Arfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Katlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions Proceedings of Euro-Mediterranean Conference for Environmental Integration (EMCEI-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia. pp. 1779-1781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment tracing from small torrential channels to gravel-bed rivers using pit tags method. A case study from the upper Guil catchment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 8100-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrential activity facing global change in Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. p. 16152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre marées et marais : retracer l'histoire du littoral du Médoc (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis of turbidity measurements during a flushing operation in combined sewer channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Bonakdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Ebtehaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sewer Processes and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA, Aug 2016, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical, social and institutional vulnerability assessment in small Alpine communities. Results of the SAMCO-ANR project in the Upper Gul valley (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Frison-Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2016, Vienne, Austria. p.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and institutional vulnerability assessment method applied in Alpine communities. Preliminary Results of the SAMCO-ANR Project in the Guil Valley (French Southern Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p 5361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hydro-geomorphological mapping to sediment transfer evaluation in the Upper Guil Catchment (Queyras, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p.6099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of potential high contribution areas in the sediment budget in the Upper Guil Catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. p. 4915-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warfare as a new field of study in archeo-geomorphology: the case of the battlefield of Verdun (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Geomorphologists’ Day Geomorphology for Society from risk knowledge to landscape heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cagliari, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological changes of the Lower Siret River from 1891 to 2010: The decisive impact of engineering works and water management strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Salit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of urban flood and surface runoff genesis in Oued Koriche catchment (Massif of Bouzaréah, western part of Grand Algiers, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental maps of the Rhône flood plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the IAG Working Group " Large Rivers "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Indus Basin: An anthropogenically modified hydrosystem under the influence of extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvio-estuarine palaeoenvironments and geoarchaeology in the lower Garonne valley: example of the Mediaeval site of Langoiran (Gironde, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic hydro-bio-morphological change (1855-2010) and control factors on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. p. 8057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of floods in the Rhône valley from Lidar DEM: Assessing impacts of hydraulic structures on floodplain dynamics faced new regulation of 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique fluviale d'une vallée alpine intra-montagnarde à l'Holocène : l'exemple de la plaine alluviale du Rhône en amont du Lac Léman (Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution des paléoenvironnements fluvio-estuariens en contexte géoarchéologique dans la basse vallée de la Garonne (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 7000 years of palaeohydrology in the fluvial infilling of the Swiss Rhône river floodplain (Valais, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A área de inundação de Ponte de Lima. O caso da cheia centenária de 1909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P.O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII encontro nacional de riscos. I forum - ISCIA " Riscos e segurança. Sociedades de risco e conflitualidade "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As grandes cheias de Ponte de Lima uma abordagen metodológica a análise do risco de inundação na perspectiva da directiva relativa a avaliação e gestão dos riscos de inudação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P.O. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de geografia física. III Seminário ibero-americano de geografia física. Eixo Temático "Riscos, Sociedade e Fenômenos da Natureza"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Manaus, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " L'eau dans les villes de l'Afrique du Nord et leur territoire "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la tomographie de résistivité électrique (ERT) à la caractérisation des enregistrements morphosédimentaires holocènes dans une vallée alpine. Etude de la vallée du Rhône à l'amont du Lac Léman (Valais, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q8 " Quaternaire n° 8 " en hommage à Bernard Valadas " Variabilité spatiale des environnements quaternaires, contraintes, échelles et temporalités "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural hazards, road development, increased vulnerability and risks in the Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of electric resistivity tomography (ERT) for detection of Holocene palaeochannels in Saillon and Saxon regions (Valais, Switzerland). A tool to understand the palaeohydrology of the Swiss Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th INQUA-Congress " Quaternary sciences: the view from the mountains "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution hydrogéomorphologique de la bande active de l'Ubaye (Alpes du Sud, France) de 1956 à 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la tomographie électrique à la détection de paléochenaux holocènes profonds dans la région de Saillon (Valais, Suisse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues, Groupe Français de Géomorphologie (GFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of electric resistivity tomography (ERT) to hydrological risk knowledge in the Valais Canton. The Rhône River between Sion and Martigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches hydrogéomorphologiques dans le département de l'Aude et une question : comment parvenir à réduire le risque de crue en domaine méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque International .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Carcassone, France. p. 33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporadic, rainfall triggered landslides and debris flows in the monsoon, Nepal Himalaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel connectivity and local sediment budget in a Himalayan Valley (Kali Gandaki, Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geoelectrical measurements and shallow drillings for detection of Holocene palaeochannels in Saillon region (Valais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle du paléoenvironnement de la plaine alluviale du Rhône suisse depuis la fin du Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Suisse de Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Olivone, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crues dans le sud de la France. Caractéristiques, impacts hydromorphologiques et gestion à l'échelle des plaines alluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférencier invité dans le cadre du cours " Gestion de l'eau dans les Alpes " à l'Institut de Géographie de l'Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze années de recherches géoarchéologiques dans le delta du Rhône (France méditerranéenne) : bilan sur la contrainte fluviale, l'occupation du sol et le risque (Antiquité-Moyen Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mémoires du Rhône " Le Rhône : hydrologie, géoarchéologie et sciences naturelles "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Vouvry, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating river-flood risk : application of the functional space concept in the rural Mediterranean France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating river-flood risk : application of the functional space concept in the rural Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental mapping of the Swiss Rhone river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Swiss Geoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small river catchments to large Himalayan rivers. Extreme processes and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Geomorphology (ANZIAG) " Ancient landscapes - Modern perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and river in the Nepal Himalayas: a sediment budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " Landslide processes: from geomorphologic mapping to dynamic modelling. A tribute to Prof. Theo van ASCH "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Annapurna Himal (Nepal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on " The role of geomorphology in environmental management "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recent hydrogeomorphological change (AD 1855-2005), control factors and fluvial risk on an upper alpine valley floor (Guil river ; Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution of landslides and ordinary monsoonal high flows to instaneous hydro-geomorphic readjustements of gravel river channel and sediment fluxes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space of good functionment in fluvial geomorphology, a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting, EGU2008-A-09977</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of landslides and ordinary monsoonal high flows to instantaneous hydro-geomorphic readjustments of gravel river channel and sediment fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The space of good functionment in fluvial geomorphology, a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslides, floods and threat to future engineering structures and settlements in a developing country : the Kali Gandaki valley case study, Nepal Himalayas .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Regional Conference on Geomorphology on « Landslides, Floods, and Global Environmental Change in Mountain Regions .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The integration of space of good functionment in fluvial geomorphology, as a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on River Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Potential hazards and induced risks along a newly built road in the Nepal Himalaya: the example of the Kali Gandaki valley (Myagdi and Mustang Districts) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symp. on « The role of geomorphology in environmental management »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrogeomorphological change (AD 1855-2005), control factors and fluvial risk on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Symposium, Geophysical Research Abstracts, vol. 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marroco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on " People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Adjusting fluvial harbour structures to an avulsive river system. The case of the Roman harbor of Aquileia on the Natiso river (Friuli Venezia Giulia)».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on « People/environment relationships from the mesolithic to the Middle Ages : recent geo-archeological findings in Southern Italy ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Palaeohydrographic, palaeohydrological and palaeohydraulic investigations in Mediterranean geoarchaeology. Case studies of the Rhône River (France) and Isonzo River (Italy) deltas ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Ol' Man River”. Geoarchaeological aspects of rivers and river plains.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of 1-D hydraulic models in fluvial geomorphology, as a tool for quantifying and mitigating flood risk. Application to the Argent-Double River, a left-bank tributary of the Aude River, Mediterranean France (poster).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quisserne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geophysical Union meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Viennes, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le delta du Rhône dans le programme Paléoincendies ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme « Paléoincendies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palynology as a tool for palaeoclimate and palaeoenvironmental reconstructions in a Holocene delta: the example of the Camargue (Rhone, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Congress of Spoleto " Effetti morfogenetici delle variazioni climatiche e dell'impatto antropico del corso dell'Olocene "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Umbria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricostruzione della dinamica fluviale nelle aree antropizzate in epoca Romana : l'esempio del porto canale d'Aquileia (Friuli Venezia Giulia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AIQUA " La geoarcheologia: metodi ed applicazioni "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydro-bio-morphological change (1855-2005) and control factors on an upper alpine valley floor (Guil river, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recent hydro-bio-morphological change (1855-2005) and control factors on an upper alpine valley floor (Guil river, Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le poids des héritages géomorphologiques dans l'évolution des paysages végétaux de la Camargue ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Programme « Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site d'Aquileia (Udine, Italie septentrionale) : l'exemple d'une géoarchéologie fluviale appliquée aux plaines de niveau de base. Aquileia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Environmental Dynamics and History in the Mediterranean areas "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate variability in the lower Rhône plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence " Past Climate variability Through Europe and Africa ", PEP III-PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological response and fluvial management influence during a Mediterranean flood event (Aude Watershed, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales et littorales au cours de l'Holocène récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">124e congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du Rhône : bilan et perspectives de recherches sur le fleuve et le littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Excursion du colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations verticales du plancher alluvial du Petit Rhône et fluctuations latérales du trait de côte des Saintes-Maries-de-la-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national " Dynamiques naturelles des espaces littoraux et leur gestion ", Commission de Géographie de la Mer et des Littoraux (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial metamorphosis and its relations with land occupation in the Rhône Delta between the 1st century BC and the 8th century AD (Mediterranean France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference " Geoarchaeology of the landscapes of classical antiquity "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of periods of high and low hydrological activity in the Loire River, France, between the 14th and mid-19th centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 633, pp.130932. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape mutations in the Northern Kyushu region (Japan) induced by the torrential rains of July 2017 and associated restoration projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Siccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (4), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tov⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty-five years of hydromorphological restoration in the high-energy, gravel-bed rivers of southern France: What are the current benefits for bedload dynamics and sediment balance in the left-bank tributaries of the Aude River within the Minervois region?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.115-146. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12m3m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disaster Protection System of Mountainous Rivers in Japan: The Example of the Akatani Watershed’s Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.15331. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152115331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of snow and meteorological conditions on snow‐avalanche deposit volumes and consequences for road‐network vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deschatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (12), pp.3487-3499. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Quantify the Dynamics of Single (Straight or Sinuous) and Multiple (Anabranching) Channels from Imagery for River Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (17), pp.8075. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11178075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication: Weak control of snow avalanche deposit volumes by avalanche path morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Deschatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-15-4845-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel replenishment and active-channel widening for braided-river restoration: The case of the Upper Drac River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 766, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-torrential hazard vs. anthropogenic activities along the Seti valley, Kaski, Nepal: Assessment and recommendations from a risk perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayan Raj Maharjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nepal Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.58-87. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3126/jngs.v62i0.38695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation locale des enjeux de qualité de l'eau destinée à la consommation humaine. Exemple des captages de Paris en Seine-et-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riesgo de crecida por rompimiento de diques de hielo en la cuenca del plomo, Andes Centrales (33º S): perspectivas a partir de eventos históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correas-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18172/cig.4219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique holocène et occupation humaine dans le bassin-versant de l’Eure (Bassin de Paris, France) : potentiels d’une approche géoarchéologique multiscalaire et diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riesgo de crecida por rompimiento de diques de hielo en la cuenca del plomo, Andes Centrales (33º S): perspectivas a partir de eventos históricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Correas-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18172/cig.4219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel response to sediment replenishment in a large gravel‐bed river: The case of the Saint‐Sauveur dam in the Buëch River ( Southern Alps , France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‐fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.880-893. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La Voulzie à Paris” : étude des oppositions à la dérivation des sources de la Voulzie à partir des discours de la presse écrite (1885–1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Resch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.35713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03104035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'imagerie haute-résolution pour la surveillance des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement potential and constraints on the Lower Médoc coastline: results of the LITAQ project and considerations on coastal palaeo-risks in protohistoric times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War landform mapping and classification on the Verdun battlefield (France) using airborne LiDAR and multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene coastal changes along the Gironde estuary (SW France): new insights from the North Médoc peninsula beach/dune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.47-75. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Capelière (Camargue, Arles, Bouches-du-Rhône), un exemple d’habitat fluvio-lagunaire du Ve siècle av. n. è. au Ve siècle de n. è.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxó I Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIe Colloque International du Groupe d'Histoire des Zones Humides : Zones humides et Archéologie, Hors série (16), pp.182-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and quantification of sediment storages in a “shiny schists” catchment: The Peynin catchment (Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris-flow functioning and their contribution to sedimentary budgets: the Peynin subcatchment of the Guil River (Upper Queyras, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candide Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landform Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of an index-oriented methodology for consequence analysis of natural hazards: application to the Upper Guil catchment (southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Dujarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (8), pp. 2221 - 2239. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-18-2221-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field experiment to evaluate the cleaning performance of sewer flushing on non-uniform sediment deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118, p. 59-69. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2017.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatology of the Lower Rhône Valley: Historical flood reconstruction (AD 1300–2000) based on documentary and instrumental sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roucaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (11), p. 1772-1795. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2017.1349314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la charge de fond de l'argent double ( affluent de rive gauche de l'Aude, France du Sud) : Approche croisée &amp;quot;technologie RFID/Modélisation numérique du transport solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, p. 59-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage &amp;quot;Georges Pichard, Émeline Roucaute. Sept siècles d’histoire hydroclimatique du Rhône d’Orange à la mer (1300-2000). Climat, crues, inondations. Méditerranée, Revue géographique des pays méditerranéens, hors-série, 2014, 192 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), p.121. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités de l'outil LiDAR pour cartographier les vestiges de la Grande Guerre en milieu intra-forestier (Bois des Caures, forêt domaniale de Verdun, Meuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Matos-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Evolution under One-Episode Flushing in a Trunk Sewer in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.869-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01394286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution hydrogéomorphologique holocène de la Garonne maritime – Focus sur les sites de Langoiran et de lʼIsle-Saint-Georges (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Le Coeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), p .57-72. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of river training on channel changes during the 20th century in the Lower Siret River (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Salit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), p.175-188. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-environnement et contrainte fluviale à l'Holocène récent sur les sites de Langoiran et d'Isle-Saint-Georges : bilan de quatre années de recherches géoarchéologiques dans la basse vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, p.43-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestions alternatives de la ressource en eau – Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed evolution under one-episode flushing in a truck sewer in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashin Shahsavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bertilotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Campisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil, Environmental, Structural, Construction and Architectural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (7), pp.868-878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risco de cheia e inundação: exposição e adaptação na área ribeirinha de Ponte de Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Alonso Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio Bastos de Morais Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivone, Patricia de Oliveira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, p.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic activities since the end of the Little Ice Age: A critical factor driving the last ‘fluvial metamorphosis’ of the Isonzo River (Italy, Slovenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, p. 183-199. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-bio-morphological changes and control factors of an upper Alpine valley bottom since the mid-19th century. Case study of the Guil River, Durance catchment, southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, p. 159-182. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: &amp;quot;Environmental geography: from field observations to mapping, from processes to risk management. A tribute to Prof. Monique Fort (University of Paris-Diderot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p.3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyke breaching and crevasse-splay sedimentary sequences of the Rhône Delta, France, caused by extreme river-flood of December 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), p. 7-26. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la paléodynamique du Rhône en Valais central (Suisse) à l'aide de la tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Glenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4), pp.405-426. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.10020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'influence de l'urbanisation face à un aléa météorologique remarquable : les inondations des 9-10 novembre 2001 à Bab-el-Oued (Alger, Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), p. 337-350. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As grandes cheias de Ponte de Lima. Uma abordagem metodologica a analise do risco de inundação na perspectiva da directiva relativa a avaliação e gestão dos riscos de inundação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Geonorte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), p. 487-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques modifications hydromorphologiques dans le Val de Seine (Bassin parisien, France) depuis 1830 : quelle part accorder aux facteurs hydrologiques et anthropiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, 15 p., http://echogeo.revues.org/12658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution hydrogéomorphologique de la bande active de l'Ubaye (Alpes françaises du Sud) de 1956 à 2004 : contribution à la gestion des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation (2010) et évolution récente (1999-2010) du gradient granulométrique longitudinal dans les deux bras du Rhône deltaïque (France méditerranéenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle et dynamique de la plaine alluviale du Rhône suisse (Tourtemagne-Sierre) depuis la fin du Petit Age Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géovisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des vallées, entre géosciences et géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 117, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hillslope-channel coupling in the Nepal Himalayas and threat to man-made structures: the middle Kali Gandaki valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124 (3-4), pp.178-199. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique et modélisation de la variabilité longitudinale du gradient granulométrique du Rhône suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Montané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Murithienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-disciplinary approach for sediment dynamics study of active floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuele Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sectorielle du paléoenvironnement de la plaine alluviale du Rhône suisse depuis la fin du Petit Age Glaciaire : la métamorphose fluviale de Viège à Rarogne et de Sierre à Sion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Murithienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 127, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique de la dynamique sédimentaire dans les plaines d'inondation actives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brunstei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (N°1), pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00839927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône alpin vu sous l'angle de la géomorphologie : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Vallesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, p. 236-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoarchéologie fluviale : concepts, attendus et méthodes d'étude rétrospectives appliqués à la caractérisation du risque hydrologique en domaine méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, 10 p., http://echogeo.revues.org/document2187.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie hydrogéomorphologique et paléochenaux fluviatiles en milieux profondément modifiés par les sociétés. L'exemple du port fluvial antique d'Aquilée dans la plaine du Frioul (Italie septentrionale, Adriatique)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie hydrogéomorphologique et paléochenaux fluviatiles en milieux profondément modifiés par les sociétés. L'exemple du port fluvial antique d'Aquilée dans la plaine du Frioul (Italie septentrionale, Adriatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Siché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prizzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXIX (3-4), pp.247-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western lagoon marshes of the Ria Formosa (Southern Portugal): sediment-vegetation dynamics, long-term to short-term changes and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp.363-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-geomorphic hazards and impact of man-made structures during the catastrophic flood of June 2000 in the Upper Guil catchment (Queyras, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66, pp.41-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A similar to 8,000-yr record of palaeohydrology and environmental change in fluvial-influenced sediments from Arles-Piton core, upper Rhone Delta, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A ~8000-yr record of palaeohydrology and environmental change in fluviatile-influenced sediments from the urban Arles-Piton core, upper Rhône Delta, France ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (4), pp.455-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The upper Rhône Delta sedimentary record in the “Arles-Piton” core: analysis of delta-plain subenvironments, avulsion frequency, aggradation rate and origin of sediment yield ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.367-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La part respective des facteurs hydro-climatiques et anthropiques dans l'évolution récente (1956-2000) de la bande active du Haut-Guil, Queyras, Alpes françaises du Sud »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1-2, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00337230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part respective des facteurs hydro-climatiques et anthropiques dans l'évolution récente (1956-2000) de la bande active du Haut-Guil, Queyras, Alpes françaises du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1-2, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Rhône Delta sedimentary record in the &amp;quot;Arles-Piton&amp;quot; core: analysis of delta-plain subenvironments, avulsion frequency, aggradation rate and origin of sediment yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geografiska Annaler: Series A, Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (4), pp.367-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The site of Aquileia (northeastern Italy): example of fluvial geoarchaeology in a Mediterranean coastal plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.223-241. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltas 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.207-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River channel changes in the Rhône Delta (France) since the end of the Little Ice Age: geomorphological adjustment to hydroclimatic change and natural resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 51, pp.141-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downstream grain-size distribution of surficial bed material and its hydro-geomorphological significance in a large and regulated river: the Rhône River in its delta area (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quisserne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene fluvial dynamics in the Rhône Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la gestion environnementale d'un marais lagunaire d'Europe méridionale : la ria Formosa, Algarve, Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), http://www.cairn.info/landing_pdf.php?ID_ARTICLE=EG_321_0031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des marais d'arrière-barrière associée à la passe de Barra Nova (Ria Formosa, Portugal méridional)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.151-163. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2003.1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marais endigués de la Ria Formosa (Algarve) face à un siècle de développement économique. Le cas de la réserve naturelle du Ludo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629, pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe hydrologique de novembre 1999 dans le bassin-versant de l'Argent Double (Aude, France) : de l'aléa pluviométrique à la gestion des risques pluviaux et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (1), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.2002.1125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological records of a &amp;quot;flood-dominated regime&amp;quot; in the Rhône Delta (France) between the 1st century BC and the AD 2nd century. What correlations with the catchment paleohydrology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.79-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de l'espace et dynamique sociale des îles-barrières d'un archipel protégé (parc naturel de la ria Formosa, Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.287-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire entre mer et fleuve : la Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 391, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evidences for fluvial change during the Roman period in the lower Rhône valley (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sistach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 45, pp.287-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an early landuse in the Rhône Delta (Mediterranean France) as recorded by late Holocene fluvial paleoenvironments (1640-100 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.377-389. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09853111.2000.11105381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données sur la contribution des apports sableux du Petit Rhône aux plages du golfe de Beauduc (delta du Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/medit.1999.3125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône à Arles : données archéologiques et sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.121-129. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1999.3249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Intergéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 136, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency variations of water flux and sediment discharge during the Little Ice Age (1586-1725 AD) in the Rhône Delta (Mediterranean France). Relationship to the catchment basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 410, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime du Rhône dans l’Antiquité et au Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.1999.3241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du plancher alluvial du Petit Rhône à l'échelle pluriannuelle (delta du Rhône, France du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3 (3), pp.237-256. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/morfo.1997.922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inondites rhodaniennes d'octobre 1993 et janvier 1994 en milieu fluvio-deltaïque. L'exemple du Petit Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (2), pp.139-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité des paysages littoraux et variations du niveau de la mer à Marseille-La Joliette depuis 6000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3-4, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crue de l'Ouvèze à Vaison-la-Romaine (22 septembre 1992). Ses effets morphodynamiques, sa place dans le fonctionnement d'un géosystème anthropisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géomorphologie Dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (2), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude géomorphologique du delta du Rhône : évolution des milieux de sédimentation fluviatiles au cours de l'Holocène récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78 (3-4), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/medit.1993.2833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sables et Grès de Fontainebleau dans leur contexte géomorphologique. Excursion géologique L3 Géographie UPC (20 mars 2024) Livret d'accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dubreucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 16 p. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12257.72802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage « Paysages et gestion de l’eau. Sept millénaires d’histoire de vallées et de plaines littorales en Basse-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 336 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et les crues dans tout ça ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géoscience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, 3 vol., 35 p., 435 p. et 357 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les bassins versants de l'Argent Double et du Rivassel (Aude) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Si Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot; Fonctions et valeurs des zones humides &amp;quot;, Fustec E., Lefeuvre J.-C. (Eds.), Dunod, Paris, 2000, 426 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques fluviales holocènes dans le delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie et paléoenvironnements de la vallée de l'Eure. Éléments contextuels et perspectives géoarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Betard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Dugast. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION ET GESTION DES TERRITOIRES DE LA PRÉHISTOIRE À NOS JOURS. Approches et perspectives exploratoires autour de la vallée de l’Eure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Mergoil, 2023, Archéologie du paysage 5, 978-2-35518-120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéographie, sa place dans l’analyse systémique, du bassin-versant au bassin déversant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Évain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud N. (Ed.); Arnaud-Fassetta G. (Ed.); Évain C. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du site et son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landuré C.; Arcelin P.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue : du début du Ve siècle avant notre ère à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, Presses universitaires de Provence, pp.15-24, 2019, Archéologies méditerranéennes. Bibliothèque d'archéologie méditerranéenne et africaine, 978-2-87772-588-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéomorphologie du site, paléoenvironnements et dynamique alluviale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud‑fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Crichton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eugenia Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landuré C. (Ed.); Arcelin P. (Ed.); Arnaud-Fassetta G. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue (Arles, Bouches-du-Rhône). Du début du Ve s. av. n. è. à la période du Haut Moyen Âge. Bibliothèque d’archéologie méditerranéenne et africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance; Actes Sud, pp.73-89., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon. Le Rhône, la Durance, l’Ouvèze et la Sorgue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta; Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et rivières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque fluvial en milieu rural de l’époque grecque au haut Moyen Âge : le cas du delta du Rhône (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p.215-236, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment Dynamics and Channel Adjustments Following Torrential Floods in an Upper Alpine Valley (Guil River, Southern French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology for Society and Territory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, p. 313-317, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial risk in rural areas from the Greek period to the early Middle Ages: The case of the Rhône delta (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G.(ed.); Carcaud N.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Geoarchaeology in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.213-234, 2015, 978-2-271-07259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation humaine et dynamique fluviale à Isle-Saint-Georges (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique hydrogéomorphologique et diversité végétale dans le delta du Rhône (France) de -10 000 ans à demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynard E., Evéquoz-Dayen M. &amp; Borel G. édit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rhône, entre nature et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Vallesia, p.63-98, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lower valley and the delta of the Rhône River: Water landscapes of nature and history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M. (ed.); André M.-F. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG., p. 207-218, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethods approach for characterising the fluvial dynamics in Alpine floodplains: a tool for the Swiss Rhône River management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G., Masson E., Reynard E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.281-292, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SYAGE approach (for water and sewage management organisation of the Yerres catchment, France): restoring the watercourse ecological continuity. Feedback from the implementation of a partnership between local authorities and University of Paris-Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G., Masson E., Reynard E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.17-26, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological deepening for flood-risk analysis in cross-border regions: a case study for the Lima catchment (NW Spain/Portugal) according to the implementation of the European Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. Oliveira Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.99-112, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement et l'évolution des paysages du Ier au VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melodee J. Pasqualini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blondel J. (ed.); Barruol G. (ed.); Vianet R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'encyclopédie de la Camargue : nature et culture du delta du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Buchet/Chastel, p.176-179, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain : Séchilienne au cœur de l'Isère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veyret Y. (dir.); Laganier R. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des risques en France. Prévenir les catastrophes naturelles et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, p.42-43, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical research into hydrosystems - The challenges for 2027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.333-339, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive, a scientific challenge for the geography of European hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.9-10, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological impacts of continuity restoration at the reach scale. Example of the Suzanne reach, tributary of the Yerres River, Seine catchment, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chalaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Friedrich Pfeil Verlag, p.125-136, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avalanches, torrentialité... : la variété des aléas en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veyret Y.; Laganier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des risques en France. Prévenir les catastrophes naturelles et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Autrement, p.40-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de liberté &amp;quot; et &amp;quot; gestion douce &amp;quot; : deux concepts naturalistes complémentaires dans la lutte contre les inondations. Le cas de l'Ognon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandemeulebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.401-406, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans de recherches hydrogéomorphologiques dans le département de l'Aude et une question : comment parvenir à réduire le risque de crue en domaine méditerranéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.33-52, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque d'inondation dans la vallée de l'oued Koriche (Massif de Bouzaréah, Alger ouest) : analyse systémique de l'aléa et facteurs de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Menad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort M., Ogé F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international " Risques naturels en Méditerranée occidentale "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction Héliographique Audoise, pp.207-217, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-G. Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic landslides and sedimentary budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcántara-Ayala I., Goudie A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphological Hazards and Disaster Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.75-90, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La végétation ligneuse dans les systèmes fluviaux anthropisés : quelques avancées conceptuelles et méthodologiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R.; Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135-178, 2009, Itinéraires géographiques, 978-2-296-10502-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur le thème de la dynamique fluviale : processus, aléa, aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Corbonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Laganier, G. Arnaud-Fasseta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : processus, dynamique et gestion de l' hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L' Harmattan, pp.229-262, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00498500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dacharry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R., Arnaud-Fassetta G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau. Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-22, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of space of good functionment in fluvial geomorphology, as a tool for mitigating flood risk. Application to the left-bank tributaries of the Aude River, Mediterranean France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gumiero B., Rinaldi M., Fokkens B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth ECRR International Conference on River Restoration 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Italiano per la Riqualificazione Fluviale, pp.313-322, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River: a sedimentary budget approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malet J.-P., Remaître A., Bogaard T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide Processes: from Geomorphologic Mapping to Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, pp.25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Ferdinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.-R. Baduel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeohydrographic, palaeohydrological and palaeohydraulic investigations in Mediterranean geoarchaeology. Case studies of the Rhône River (France) and Isonzo River (Italy) deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Dapper M., Vermeulen F., Deprez S., Taelman D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ol' Man River. Geo-archeological Aspects of Rivers and River Plains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Reports Ghent University 5, Academia Press, pp.21-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between unstable mountain slope and Kali Gandaki River : a sedimentary budget approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslide processes : from geomorphologic mapping to dynamic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Strasbourg, CERG Editions, p. 25-30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Ellipses-Édition Marketing, pp.236-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses fluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dewolf Y., Bourrié G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses-Edition Marketing, Paris, pp.236-243, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formations fluviatiles anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Freytet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dewolf Y., Bourrié G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formations superficielles. Genèse, typologies, classification, paysages et environnements, ressources et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses-Edition Marketing, Paris, pp.244, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloformations alluviales, morphodynamique fluviale et paléohydrologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement. Table ronde en l'honneur du Professeur René Neboit-Guilhot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Collection Nature &amp;, pp.35-46, 2006, Collection Nature &amp; Sociétés, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alloformations alluviales, morphodynamique fluviale et paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allée P., Lespez L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement. Table ronde en l'honneur du Professeur René Neboit-Guilhot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, Collection Nature &amp; Sociétés, 3, Clermont-Ferrand, pp.35-46, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer le territoire au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laganier R. Ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, inondation et figures du risque. La prévention au prisme de l'évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.177-215, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer le territoire au risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, inondation et figures du risque. La prévention au prisme de l'évaluation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-215, 2006, Itinéraires Géographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages géo-archéologiques aux Combettes (Les Saintes-Maries-de-la-Mer, Bouches-du-Rhône).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.145-149, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Le rôle du fleuve : les formations alluviales et la variation du risque fluvial depuis 5000 ans»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne}. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.65-77, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du fleuve : les formations alluviales et la variation du risque fluvial depuis 5000 ans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. Bulletin Archéologique de Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, p. 65-77., 2004, Supplement 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile de Mornès (Les Saintes-Maries-de-la-Mer, Bouches-du-Rhône) .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. Bulletin Archéologique de Provence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Editions de l'Association Provence Archéologie, p. 139-144., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie du delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.59-63, 2004, Supplément 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoenvironnement d'Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Brigitte Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maselli-Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drobne K., Pugliese N., Tambareau Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Mer Adriatique aux Alpes Juliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ljubljana, pp.23-26, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic hazards, vulnerability of societies and fluvial risk in the Rhône Delta (Mediterranean France) from the Greek period to the Early Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouache E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean World Environment and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Paris, pp.51-76, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et évolution du delta du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marty F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mer et Fleuve. La Camargue antique et médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Archéologique d'Istres, pp.8-10, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie, activités humaines et changements environnementaux dans les marais lagunaires de la Ria Formosa. L'exemple des rias du Ludo et de Gondra (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo-hydrologie holocène dans la basse vallée du Rhône, d'Orange à la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ballais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bravard J.-P., Magny M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fleuves ont une histoire, paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, Paris, pp.251-259, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'aide à la gestion environnementale : la spatio-carte des marais littoraux de la Ria Formosa (Algarve, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner-Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6èmes Journées Cassini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brest, pp.451-458, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts et signification hydromorphologique de la crue du Guil de juin 2000 (Haut Queyras)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delahaye D., Levoy F., Maquaire O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology: from Expert Opinion to Modelling. A tribute to Professor Jean-Claude Flageollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERG Editions, Strasbourg, pp.159-166, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes hydrologiques et gestion des territoires dans le Minervois. Retour d'expérience après la crue de novembre 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque " Hydrosystèmes, paysages, territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des Hydrosystèmes Continentaux du Comité National Français de Géographie, pp.CD-rom, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts hydromorphologiques des fortes précipitations des 12-13 novembre 1999 sur la retombée méridionale de la Montagne Noire : l'exemple de l'Argent Double (Aude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médi-Terra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au chevet d'une catastrophe. Les inondations des 12 et 13 novembre 1999 dans le Sud de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.41-52, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et contraintes fluviales dans le delta du Rhône (France du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Landuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XVIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes, " La dynamique des paysages protohistoriques, antiques, médiévaux et modernes "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, Sophia Antipolis, pp.285-308, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des paléoenvironnements fluviaux dans la plaine deltaïque du Rhône de l'Antiquité au haut Moyen Age d'après la géomorphologie et l'anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque " Crau, Alpilles et Camargue. Histoire et Archéologie "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Groupe Archéologique Arlésien, pp.13-29, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a 'fleuve'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre en Camargue pendant l'Antiquité. Le site archéologique de la Capelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Buxo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Marion Charlet, pp.160, 2020, 978-2-9566309-1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village de La Capelière en Camargue (Arles, Bouches-du-Rhône) du début du Ve s. av. n. è. à la période du Haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance/ Actes Sud, pp.496, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fasseta G. (dir.); Carcaud N. (dir.). CNRS Editions, 620 p., 2015, CNRS Alpha, 978-2-271-07259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomorphologie dynamique et environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 336 p., 2015, 9782200246235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European continental hydrosystems under changing water policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Reynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta G. (ed.); Masson E. (ed.); Reynard E. (ed.). Friedrich Pfeil Verlag, 344 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Gil Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau. Processus, dynamique et gestion de l'hydrosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, Paris, pp.302, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 298 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laganier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.305, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Diderot (Paris 7), pp.35, 435, 357, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltas 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Provansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement, 4, pp.94, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre mille ans d'histoire hydrologique dans le delta du Rhône. De l'âge du bronze au siècle du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grafigéo, 11, Collection mémoires et documents de l'UMR PRODIG, Paris, pp.229, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de l'Eure : une rivière, des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 8167 Orient &amp; Méditerranée (CNRS / Sorbonne Université); UMR 8586 PRODIG (CNRS / Université de Paris),Institut OPUS (Observatoire des Patrimoines de Sorbonne Université). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02873913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromorphological restoration of the Upper Drac River (Hautes-Alpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Borgniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations villageoises. L’exemple de l’établissement fluvial de La Capelière (Ve-Ier siècle avant notre ère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Landuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogéomorphologie du site, paléoenvironnements et dynamique alluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Crichton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Siboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eugenia Montenegro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogéomorphologie fluviale, des hauts bassins montagnards aux plaines côtières : entre géographie des risques, géarchéologie et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Diderot (Paris 7), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01115792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId647"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C643FC70"/>
+    <w:nsid w:val="2A963896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-arnaud-fassetta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-0773" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gilles-arnaud-fassetta.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles-Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viadeo.journaldunet.com/p/gilles-arnaud-fassetta-3893013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bouaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashin Shahsavari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campisano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Modica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380844v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertilotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaharia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henaff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alonso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P.O. Martins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830988v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambiel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878366v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466964v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878583v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328248v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouchet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Fern&#225;ndez-Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373274v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Graaff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04946594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chauvet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m3m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142517" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Gurung" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Raj Maharjan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v62i0.38695" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906749v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correas-Gonzalez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moreiras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.4219" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019211v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4586" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873350v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2221-2018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLZW8CH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roucaute" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1349314" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11307" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394286v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242747v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GWBDK12F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Alonso Mamede" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Bastos de Morais Guerra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone, Patricia de Oliveira Martins" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Marques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232701v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7253" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FTK4VPN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232719v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7245" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-76NQFDPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877611v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877613v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glenz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10020" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G5T5LD4B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877614v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877909v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9510" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RPXF7ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877913v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9500" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SV28W9WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877616v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877961v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477743v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7506" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877934v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montan&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877930v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839927v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877977v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878158v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sich&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326490v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336765v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878182v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336761v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337230v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878180v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878213v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878216v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878205v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1164" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878233v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878231v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1125" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878234v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sistach" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2000.11105381" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878245v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878246v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3249" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878243v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878240v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1997.922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878251v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878260v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Meffre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878262v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1993.2833" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520866v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreucq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.72802" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232863v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878330v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878331v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453594v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339617v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Plet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si Moussa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878333v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878334v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164521v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164942v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Crichton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siboni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Montenegro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362721v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242881v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261498v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242948v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878267v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878285v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878270v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melun" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chalaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delecluse" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878278v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Oliveira Martins" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878276v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalaux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Guesdon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878273v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878283v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodee J. Pasqualini" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878284v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878272v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878280v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878288v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878286v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878291v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dacharry" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878294v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878296v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327332v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878299v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freytet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326505v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878302v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326499v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878301v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462326v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326497v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326493v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461730v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326495v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878307v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878314v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878322v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878323v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878324v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chabal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538473v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247909v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878326v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878328v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558996v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593618v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326456v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878329v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878336v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990017v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259492v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242930v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Crichton" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01115792v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-arnaud-fassetta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9238-0773" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gilles-arnaud-fassetta.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Gilles-Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viadeo.journaldunet.com/p/gilles-arnaud-fassetta-3893013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Fern&#225;ndez-Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mesmin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8209;fassetta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Matos-Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Ben Arfa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Katlane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zargouni Fouad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Dujarric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Frison-Bruno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Graaff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouccara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sourdot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232158v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saulnier-Copard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iecg2022-14820" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Bouaziz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Dahech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966619v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zugasti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Merad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulnier-Copard S&#233;gol&#232;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02081916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashin Shahsavari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Campisano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Modica" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carlier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380844v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bertilotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Ebtehaj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232250v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Salit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaharia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878650v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Menad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabbert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaydou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878642v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878643v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Henaff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laigre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reynard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878625v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Silva Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alonso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P.O. Martins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878621v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gribenski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878606v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878609v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambiel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878603v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466963v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878604v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878596v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333506v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466964v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467010v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878593v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sich&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prizzon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marroco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quisserne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Texier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tinacci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marocco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maselli-Scotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pugliese" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prizzon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878583v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878578v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bandelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manzoni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruzzi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878566v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487777v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130932" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04946594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Michler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chauvet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m3m" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286262v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152115331" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305776v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kern" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschatres" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4697" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330951v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178075" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993329v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4845-2021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Breilh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142517" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Gurung" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Raj Maharjan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v62i0.38695" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Resch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gautron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020046" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correas-Gonzalez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Moreiras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.4219" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893624v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036946v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud&#8208;fassetta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3527" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35713" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Li&#233;bault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01968991v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11228" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019211v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berg&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4586" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02834346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11172" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5RLJVHJR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Arcelin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bux&#243; I Capdevila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845485v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Provost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11994" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SBGB7QG5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002175v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873350v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-2221-2018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.04.026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLZW8CH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583021v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pichard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roucaute" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1349314" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11307" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B&#233;tard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14791" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394286v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Riou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242747v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GWBDK12F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478700v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242754v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232761v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Alonso Mamede" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Bastos de Morais Guerra" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone, Patricia de Oliveira Martins" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Marques" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232701v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7253" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4FTK4VPN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232719v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7245" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-76NQFDPJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878327v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877610v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877611v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877613v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glenz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10020" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G5T5LD4B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Menad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9954" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4G079X6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877614v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877615v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9510" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8RPXF7ZK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877913v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9500" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SV28W9WZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877616v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877916v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.09.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXVFB168-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montan&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477743v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7506" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877961v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839927v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brunstei" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877930v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465441v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877977v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326490v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878158v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sich&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878166v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878178v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Berger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336773v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878175v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188232v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336765v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaudoin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336761v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337230v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878211v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1187" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878216v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878205v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1164" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878214v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861541v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283635v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1176" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878189v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878231v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2002.1125" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878233v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878228v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878234v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sistach" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878237v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Williamson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2000.11105381" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878245v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1999.3125" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878246v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Valentin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3249" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878243v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878240v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878239v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3241" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878248v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.1997.922" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878251v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878260v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beguin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Meffre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878262v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1993.2833" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04520866v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dubreucq" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12257.72802" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232863v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878330v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453594v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878331v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339617v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Plet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Si Moussa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878333v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878334v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023668v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844226v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164521v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Landur&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164942v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Crichton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Siboni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eugenia Montenegro" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362721v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242948v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207944v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242881v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261498v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878267v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878273v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878276v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Guesdon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878278v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. Oliveira Martins" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878283v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodee J. Pasqualini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878284v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878272v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878280v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878270v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melun" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chalaux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delecluse" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878285v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878286v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878287v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878289v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595205v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astrade" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Le Lay" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00498500v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878291v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laganier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dacharry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878294v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878293v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878296v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461733v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327332v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878299v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878297v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freytet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326499v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878302v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878301v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326505v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326497v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326493v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461730v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462326v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878305v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878307v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878320v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878318v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878316v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaudouin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878314v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878322v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878323v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878324v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chabal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538473v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03015133v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247909v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231439v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878326v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878328v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593618v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558996v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326456v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878329v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878336v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873913v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990017v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259492v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242930v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Crichton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Suc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01115792v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>