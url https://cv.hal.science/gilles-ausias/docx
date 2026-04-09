--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -206,295 +206,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of Poly(lactic acid)/Poly(butylene adipate-co-terephthalate) Blends with Metal–Organic Framework (MOF-2) and Epoxy Functionalized Graphene (EFG): A Comprehensive Study of Morphology, Rheological, Thermal, Mechanical, and Barrier Properties</w:t>
+                <w:t xml:space="preserve">Composite Nanoarchitectonics of Poly(butylene adipate-co-terephthalate) Reinforced with Metal-Organic Framework (MOF-2) and Epoxy-Functionalized Graphene (EFG) for Sustainable Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Benbelaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubkeur Seddik Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+                <w:t xml:space="preserve">Abdelhai Aouaitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Balcon</w:t>
+                <w:t xml:space="preserve">Nahed Hermassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+                <w:t xml:space="preserve">Erwan Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10904-025-03923-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10904-025-04036-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343916v1</w:t>
+                <w:t xml:space="preserve">hal-05344822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Nanoarchitectonics of Poly(butylene adipate-co-terephthalate) Reinforced with Metal-Organic Framework (MOF-2) and Epoxy-Functionalized Graphene (EFG) for Sustainable Food Packaging</w:t>
+                <w:t xml:space="preserve">Enhanced Performance of Poly(lactic acid)/Poly(butylene adipate-co-terephthalate) Blends with Metal–Organic Framework (MOF-2) and Epoxy Functionalized Graphene (EFG): A Comprehensive Study of Morphology, Rheological, Thermal, Mechanical, and Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Benbelaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubkeur Seddik Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhai Aouaitia</w:t>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahed Hermassi</w:t>
+                <w:t xml:space="preserve">Bénédicte Balcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vasseur</w:t>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and Organometallic Polymers and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10904-025-04036-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10904-025-03923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344822v1</w:t>
+                <w:t xml:space="preserve">hal-05343916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity gradient control of 3D-printed hybrid foam structures</w:t>
               </w:r>
@@ -1557,810 +1557,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ferec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.053106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929735v1</w:t>
+                <w:t xml:space="preserve">hal-02614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cartié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.115852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614539v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Veillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929710v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suresh Advani</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929716v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566205v1</w:t>
+                <w:t xml:space="preserve">hal-02929735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,355 +2832,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. C Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071671v1</w:t>
+                <w:t xml:space="preserve">hal-02114283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Phan-Thien</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.103103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02114283v1</w:t>
+                <w:t xml:space="preserve">hal-02071671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and interfacial tension of thermoplastic polyurethane melt in supercritical carbon dioxide and nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Primel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,103 +3528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-shear rheological properties for suspensions of axisymmetric particles in second-order fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,433 +3794,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zubarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502064v1</w:t>
+                <w:t xml:space="preserve">hal-01356268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
+                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110759v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bounoua</w:t>
+                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Ausias</w:t>
+                <w:t xml:space="preserve">M. C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zubarev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356268v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4981,605 +4981,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Huneault</w:t>
+                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.457-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061450v1</w:t>
+                <w:t xml:space="preserve">hal-01532799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and micromechanical modelling of the elasto-viscoplastic behavior of thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stocek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.114-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532799v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C Heuzey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
+                <w:t xml:space="preserve">Michel Huneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.483-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985835v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structure of a composite polypropylene/flax and damage mechanisms under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fibre morphology stability in polypropylene-flax composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,315 +5787,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Coroller</w:t>
+                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985219v1</w:t>
+                <w:t xml:space="preserve">hal-00985709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of extrusion load and liquid phase filtration during ram extrusion of high solid volume fraction pastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+                <w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rangeard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 249, pp.258-268. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985709v1</w:t>
+                <w:t xml:space="preserve">hal-00985219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of clay/cement mixtures for extruded building products</w:t>
               </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6339,51 +6339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, mechanical properties and modelling of polypropylene for different degrees of crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6576,77 +6576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Suspensions in Newtonian and Viscoelastic Fluids : Dissipative Particle Dynamics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duong-Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (23-24), pp.1593-1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6671,64 +6671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the rheological properties of short glass fiber filled polypropylene in extensional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6796,64 +6796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fiber interactions in semiconcentrated fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,312 +6907,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behavior of fiber-filled polymers under large amplitude oscillatory shear flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C Heuzey</w:t>
+                <w:t xml:space="preserve">Apport des essais d'indentation pour la modélisation du comportement mécanique d'un polymère semi-cristallin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.J. Carreau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 151 (1-3), pp.89-100</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399244v1</w:t>
+                <w:t xml:space="preserve">hal-00494968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des essais d'indentation pour la modélisation du comportement mécanique d'un polymère semi-cristallin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+                <w:t xml:space="preserve">Rheological behavior of fiber-filled polymers under large amplitude oscillatory shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pilvin</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 96, pp.95-103</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 151 (1-3), pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494968v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution of the Fokker-Planck equation for fiber suspensions: Application to the Folgar-Tucker-Lipscomb model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sepehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament for producing variable density structural foam by FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,177 +8972,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipes for fluid flow and methods of making them</w:t>
+                <w:t xml:space="preserve">Fuel pipe for motor vehicle - having outer polymer tube inside which a tubular metallic insert is positioned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : EP 0690255/B1. 1999</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP690255. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455492v1</w:t>
+                <w:t xml:space="preserve">hal-05062215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel pipe for motor vehicle - having outer polymer tube inside which a tubular metallic insert is positioned</w:t>
+                <w:t xml:space="preserve">Pipes for fluid flow and methods of making them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP690255. 1999</w:t>
+              <w:t xml:space="preserve">Patent n° : EP 0690255/B1. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062215v1</w:t>
+                <w:t xml:space="preserve">hal-00455492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective end piece for tubes</w:t>
               </w:r>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,718 +9702,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002895v1</w:t>
+                <w:t xml:space="preserve">hal-05003010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtuel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003024v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cesme-Izmir, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5142951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003010v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtuel, Belgium</w:t>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002968v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410167v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Baho</w:t>
+                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002999v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Evaluation Of A Single Ellipsoid Motion In Newtonian And Power-Law Fluids</w:t>
               </w:r>
@@ -10605,1054 +10605,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855860v1</w:t>
+                <w:t xml:space="preserve">hal-01016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016803v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016744v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016768v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016789v1</w:t>
+                <w:t xml:space="preserve">hal-01016762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Purnomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwan Katili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016762v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016798v1</w:t>
+                <w:t xml:space="preserve">hal-01016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of carbon fibers reinforced PEEK during laser assisted automated fiber placement process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11697,515 +11697,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016779v1</w:t>
+                <w:t xml:space="preserve">hal-01016772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016772v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017204v1</w:t>
+                <w:t xml:space="preserve">hal-01016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
+                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016759v1</w:t>
+                <w:t xml:space="preserve">hal-00855860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
               </w:r>
@@ -12217,51 +12217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,51 +12325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12420,51 +12420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés d'un composite PP/lin mis en oeuvre par extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12541,51 +12541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement d’un thermoplastique élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,64 +12649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre fibres dans une suspension non-diluée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,312 +12738,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400008v1</w:t>
+                <w:t xml:space="preserve">hal-00404078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404078v1</w:t>
+                <w:t xml:space="preserve">hal-00400008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites thermoplastiques élastomères à martice polypropylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement cyclique d'un polypropylène semi-cristallin par une approche micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13693,51 +13693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de fibres discontinues dans la mise en forme de pièces en thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14209,51 +14209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB58FB5"/>
+    <w:nsid w:val="B70D516D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14440,51 +14440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>