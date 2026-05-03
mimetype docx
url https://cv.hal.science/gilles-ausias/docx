--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -604,248 +604,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Issa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103234v1</w:t>
+                <w:t xml:space="preserve">hal-04591396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years later, impact of the Jeffery equation on fiber suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical simulations of Brownian rodlike particles with anisotropic translational diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 318, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2023.105073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591396v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity and dynamics of rigid axisymmetric particles in power-law fluids</w:t>
               </w:r>
@@ -1189,2218 +1189,2218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid fiber motion in slightly non-Newtonian viscoelastic fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of gas bubbles in fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0064191⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.103823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389372v1</w:t>
+                <w:t xml:space="preserve">hal-03375650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated fibre placement process for a new hybrid material: A numerical tool for predicting an efficient heating law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.106360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of gas bubbles in fiber suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajinkya Pawar</w:t>
+                <w:t xml:space="preserve">Rigid fiber motion in slightly non-Newtonian viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 145, pp.103823. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.103320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0064191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375650v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614539v1</w:t>
+                <w:t xml:space="preserve">hal-02929735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ausias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Joyot</w:t>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.053106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015751v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cartié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Veillé</w:t>
+                <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929710v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ferec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Veillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.115852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929716v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
+              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566205v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Baho</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929735v1</w:t>
+                <w:t xml:space="preserve">hal-02566205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (12), pp.123102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114272v1</w:t>
+                <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02369433v1</w:t>
+                <w:t xml:space="preserve">hal-02114265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02114265v1</w:t>
+                <w:t xml:space="preserve">hal-02369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (12), pp.123102. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5130711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396307v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Phan-Thien</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.103103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114283v1</w:t>
+                <w:t xml:space="preserve">hal-02071671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. C Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02071671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility and interfacial tension of thermoplastic polyurethane melt in supercritical carbon dioxide and nitrogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rheological constitutive model for semiconcentrated rod suspensions in Bingham fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.073103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697237v1</w:t>
+                <w:t xml:space="preserve">hal-01697249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rheological constitutive model for semiconcentrated rod suspensions in Bingham fluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solubility and interfacial tension of thermoplastic polyurethane melt in supercritical carbon dioxide and nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Primel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2016.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4995436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01697249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for thermal degradation of carbon fiber filled poly(ether ether ketone)</w:t>
               </w:r>
@@ -3528,103 +3528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-shear rheological properties for suspensions of axisymmetric particles in second-order fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. C. Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,433 +3794,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356268v1</w:t>
+                <w:t xml:space="preserve">hal-05502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05502064v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Zubarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110759v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4317,311 +4317,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Subrianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.224-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061433v1</w:t>
+                <w:t xml:space="preserve">hal-05061452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duigou</w:t>
+                <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.224-233. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061452v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multiscale description of dilute suspensions of non-Brownian rigid clusters composed of rods</w:t>
               </w:r>
@@ -4981,605 +4981,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.483-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532799v1</w:t>
+                <w:t xml:space="preserve">hal-05061450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and micromechanical modelling of the elasto-viscoplastic behavior of thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stocek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.114-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
+                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.457-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985835v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
+                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Huneault</w:t>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05061450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structure of a composite polypropylene/flax and damage mechanisms under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fibre morphology stability in polypropylene-flax composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t>
@@ -6204,285 +6204,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of stress and strain amplification effects in filled polymer melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, mechanical properties and modelling of polypropylene for different degrees of crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Domurath</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Heinrich</w:t>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (25), pp.5873-5884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987075v1</w:t>
+                <w:t xml:space="preserve">hal-00987080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical properties and modelling of polypropylene for different degrees of crystallinity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+                <w:t xml:space="preserve">Modelling of stress and strain amplification effects in filled polymer melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+                <w:t xml:space="preserve">G. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (25), pp.5873-5884. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 171, pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987080v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of flow history on linear viscoelastic properties and the evolution of the structure of multiwalled carbon nanotube suspensions in an epoxy</w:t>
               </w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6576,77 +6576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Suspensions in Newtonian and Viscoelastic Fluids : Dissipative Particle Dynamics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duong-Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (23-24), pp.1593-1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6671,64 +6671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the rheological properties of short glass fiber filled polypropylene in extensional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6796,64 +6796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fiber interactions in semiconcentrated fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6913,90 +6913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des essais d'indentation pour la modélisation du comportement mécanique d'un polymère semi-cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,64 +7034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behavior of fiber-filled polymers under large amplitude oscillatory shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,77 +7142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution of the Fokker-Planck equation for fiber suspensions: Application to the Folgar-Tucker-Lipscomb model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (11), pp.3367-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sepehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament for producing variable density structural foam by FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8972,177 +8972,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel pipe for motor vehicle - having outer polymer tube inside which a tubular metallic insert is positioned</w:t>
+                <w:t xml:space="preserve">Pipes for fluid flow and methods of making them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP690255. 1999</w:t>
+              <w:t xml:space="preserve">Patent n° : EP 0690255/B1. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062215v1</w:t>
+                <w:t xml:space="preserve">hal-00455492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipes for fluid flow and methods of making them</w:t>
+                <w:t xml:space="preserve">Fuel pipe for motor vehicle - having outer polymer tube inside which a tubular metallic insert is positioned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : EP 0690255/B1. 1999</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP690255. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455492v1</w:t>
+                <w:t xml:space="preserve">hal-05062215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective end piece for tubes</w:t>
               </w:r>
@@ -9600,90 +9600,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of Brownian rods with anisotropic translational diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress on Rheology (ICR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Hellenic and Israeli Societies of Rheology; The Hellenic Polymer Society under the auspices of the International Committee on Rheology and the European Society of Rheology, with the help of the professional congress organizer ERASMUS Conferences and Events S.A.; The Israeli Polymer and Plastics Society, Jul 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9702,718 +9702,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003010v1</w:t>
+                <w:t xml:space="preserve">hal-05002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Baho</w:t>
+                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtuel, Belgium</w:t>
+              <w:t xml:space="preserve">GDR Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002968v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
+                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtuel, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410167v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cesme-Izmir, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5142951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002999v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002895v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003024v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Evaluation Of A Single Ellipsoid Motion In Newtonian And Power-Law Fluids</w:t>
               </w:r>
@@ -10425,51 +10425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Univ Palermo, Palermo, ITALY, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10605,1607 +10605,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016744v1</w:t>
+                <w:t xml:space="preserve">hal-00855860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016768v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016789v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016803v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016762v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Priadi</w:t>
+                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016751v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016798v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Mezher</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irwan Katili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016779v1</w:t>
+                <w:t xml:space="preserve">hal-01016798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of carbon fibers reinforced PEEK during laser assisted automated fiber placement process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Challois</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Automated Composites Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Canada</w:t>
+              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071283v1</w:t>
+                <w:t xml:space="preserve">hal-01016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bazin</w:t>
+                <w:t xml:space="preserve">Thermal analysis of carbon fibers reinforced PEEK during laser assisted automated fiber placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Automated Composites Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016772v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017204v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016759v1</w:t>
+                <w:t xml:space="preserve">hal-01017204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
+                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855860v1</w:t>
+                <w:t xml:space="preserve">hal-01016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
               </w:r>
@@ -12420,51 +12420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés d'un composite PP/lin mis en oeuvre par extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12528,64 +12528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement d’un thermoplastique élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,64 +12649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre fibres dans une suspension non-diluée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,502 +12738,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404078v1</w:t>
+                <w:t xml:space="preserve">hal-00400008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400008v1</w:t>
+                <w:t xml:space="preserve">hal-00404078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites thermoplastiques élastomères à martice polypropylène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement cyclique d'un polypropylène semi-cristallin par une approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DEPOS-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362092v1</w:t>
+                <w:t xml:space="preserve">hal-00400882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement cyclique d'un polypropylène semi-cristallin par une approche micromécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites thermoplastiques élastomères à martice polypropylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400882v1</w:t>
+                <w:t xml:space="preserve">hal-03362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristique rhéologique de nanocomposites polypropylène/argile en régime transitoire</w:t>
               </w:r>
@@ -13466,77 +13466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of the evolution of fiber orientation during flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow-Induced Alignment in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-121, 2022, 9780128185742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13693,51 +13693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de fibres discontinues dans la mise en forme de pièces en thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13810,70 +13810,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension of active rod-like particles in complex flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Brownian rod-like particles suspension in non-homogeneous system: flow-microstructure coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13887,94 +13887,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804256v1</w:t>
+                <w:t xml:space="preserve">hal-04801674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian rod-like particles suspension in non-homogeneous system: flow-microstructure coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Suspension of active rod-like particles in complex flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13988,94 +13988,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801674v1</w:t>
+                <w:t xml:space="preserve">hal-04804256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active rod-like particles suspension in non-homogenoeus system: The effect of active motion and flow/rod coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14209,51 +14209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B70D516D"/>
+    <w:nsid w:val="74010A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14440,51 +14440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>