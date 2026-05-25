--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1189,2024 +1189,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of gas bubbles in fiber suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajinkya Pawar</w:t>
+                <w:t xml:space="preserve">Rigid fiber motion in slightly non-Newtonian viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103823⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.103320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0064191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375650v1</w:t>
+                <w:t xml:space="preserve">hal-03389372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated fibre placement process for a new hybrid material: A numerical tool for predicting an efficient heating law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lecce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 144, pp.106360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid fiber motion in slightly non-Newtonian viscoelastic fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of gas bubbles in fiber suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajinkya Pawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.103320. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.103823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0064191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389372v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ferec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.053106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929735v1</w:t>
+                <w:t xml:space="preserve">hal-02614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics study of a non-isothermal and thermally anisotropic fused deposition modeling process for a fiber-filled composite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cartié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004527⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.471-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614539v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Numerical Simulation of Laminated Thermoplastic Composites Manufactured by Laser-Assisted Automatic Tape Placement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Joyot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/217.3976⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.115852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015751v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic foaming with thermo-expandable microcapsules: Mathematical modeling and numerical simulation for extrusion process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Veillé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929710v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric flow simulations of fiber suspensions as described by 3D probability distribution function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suresh Advani</w:t>
+                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.104367. </w:t>
+              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929716v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dilute suspensions of rigid rods in power-law fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Simulation of laser heating distribution for a thermoplastic composite: effects of AFP head parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 280, pp.104280. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.2105-2117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-05876-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566205v1</w:t>
+                <w:t xml:space="preserve">hal-02929735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Parc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (12), pp.123102. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5130711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396307v1</w:t>
+                <w:t xml:space="preserve">hal-02114265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the stress tensor in dilute suspensions of rigid spheroids in a generalized Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Domurath</w:t>
+                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 264 (3), pp.73-84. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114265v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and modeling of the die swell for fiber suspension flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh G Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.104205. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2019.104205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369433v1</w:t>
+                <w:t xml:space="preserve">hal-02114272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber suspension in 2D nonhomogeneous flow: The effects of flow/fiber coupling for Newtonian and power-law suspending fluids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A smoothed particle hydrodynamics simulation of fiber-filled composites in a non-isothermal three-dimensional printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.405-418. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (12), pp.123102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5081016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5130711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114272v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
+                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. C Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071671v1</w:t>
+                <w:t xml:space="preserve">hal-02114283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal or electrical bulk properties of rod-filled composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Phan-Thien</w:t>
+                <w:t xml:space="preserve">Smoothed particle hydrodynamics (SPH) modeling of fiber orientation in a 3D printing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.103103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5047088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2018.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02114283v1</w:t>
+                <w:t xml:space="preserve">hal-02071671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rheological constitutive model for semiconcentrated rod suspensions in Bingham fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.073103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3253,64 +3253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and interfacial tension of thermoplastic polyurethane melt in supercritical carbon dioxide and nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Primel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,103 +3528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-shear rheological properties for suspensions of axisymmetric particles in second-order fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. C. Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 239, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,433 +3794,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bounoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zubarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502064v1</w:t>
+                <w:t xml:space="preserve">hal-01356268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
+                <w:t xml:space="preserve">The effect of shear-thinning behaviour on rod orientation in filled fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boo Cheong Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 798, pp.350-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110759v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent yield stress in rigid fibre suspensions: the role of attractive colloidal interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bounoua</w:t>
+                <w:t xml:space="preserve">Modeling interactions in carbon nanotube suspensions Transient shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Ausias</w:t>
+                <w:t xml:space="preserve">M. C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zubarev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 802, pp.611-633. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1069-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4958666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356268v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical enhancement of cement-stabilized soil by flax fibre reinforcement and extrusion processing</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (4), pp.1143-1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4317,311 +4317,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duigou</w:t>
+                <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Saphiannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061452v1</w:t>
+                <w:t xml:space="preserve">hal-05061433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain amplification in a dilute suspension of spherical particles based on a Bird–Carreau model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Férec</w:t>
+                <w:t xml:space="preserve">A novel pull-out device used to study the influence of pressure during processing of cement-based material reinforced with coir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Subrianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gert Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 221, pp.95-102. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.224-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.12.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061433v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multiscale description of dilute suspensions of non-Brownian rigid clusters composed of rods</w:t>
               </w:r>
@@ -4981,605 +4981,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
+                <w:t xml:space="preserve">Characterisation and micromechanical modelling of the elasto-viscoplastic behavior of thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Arias</w:t>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Stocek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061450v1</w:t>
+                <w:t xml:space="preserve">hal-00986998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and micromechanical modelling of the elasto-viscoplastic behavior of thermoplastic elastomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bertevas</w:t>
+                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166, pp.457-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00986998v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-014-0767-1⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.1476-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532799v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological modeling of carbon nanotube suspensions with rod-rod interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Enhanced dispersion of cellulose nanocrystals in melt-processed polylactide-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C Heuzey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. J. Carreau</w:t>
+                <w:t xml:space="preserve">Michel Huneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14316⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.483-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-014-0476-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985835v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the structure of a composite polypropylene/flax and damage mechanisms under stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fibre morphology stability in polypropylene-flax composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t>
@@ -6204,285 +6204,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, mechanical properties and modelling of polypropylene for different degrees of crystallinity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+                <w:t xml:space="preserve">Modelling of stress and strain amplification effects in filled polymer melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Domurath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saphiannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 171, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987080v1</w:t>
+                <w:t xml:space="preserve">hal-00987075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of stress and strain amplification effects in filled polymer melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saphiannikova</w:t>
+                <w:t xml:space="preserve">Structure, mechanical properties and modelling of polypropylene for different degrees of crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Heinrich</w:t>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 171, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (25), pp.5873-5884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987075v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of flow history on linear viscoelastic properties and the evolution of the structure of multiwalled carbon nanotube suspensions in an epoxy</w:t>
               </w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (1), pp.153-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6576,77 +6576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre Suspensions in Newtonian and Viscoelastic Fluids : Dissipative Particle Dynamics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duong-Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (23-24), pp.1593-1602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6671,64 +6671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the rheological properties of short glass fiber filled polypropylene in extensional flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6796,64 +6796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling fiber interactions in semiconcentrated fiber suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6913,90 +6913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des essais d'indentation pour la modélisation du comportement mécanique d'un polymère semi-cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7034,64 +7034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behavior of fiber-filled polymers under large amplitude oscillatory shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,77 +7142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution of the Fokker-Planck equation for fiber suspensions: Application to the Folgar-Tucker-Lipscomb model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (11), pp.3367-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7676,51 +7676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sepehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filament for producing variable density structural foam by FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,51 +9626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9702,718 +9702,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002895v1</w:t>
+                <w:t xml:space="preserve">hal-05003010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dihya Mezi</w:t>
+                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lecce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtuel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003024v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical prediction of heating law for PEI-CF/PEEK hybrid thermoplastic composites in a laser-assisted automated fibre placement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Lecce</w:t>
+                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EASN International Conference on Innovation in Aviation &amp; Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cesme-Izmir, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5142951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002968v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-expandable Microcapsule as a Blowing Agent for Producing Thermoplastic Elastomer Vulcanized Syntactic Foam</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference of the Polymer-Processing-Society (PPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5142951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04410167v1</w:t>
+                <w:t xml:space="preserve">hal-05002999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and numerical simulation of hybrid material processed with automated tape placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology and flow simulations of fiber suspensions as described by probability distribution function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th International Congress on Rheology (ICR2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003010v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of thermal degradation and crystallization behavior of thermoplastic composites manufactured by laser-assisted automated-fiber placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Baho</w:t>
+                <w:t xml:space="preserve">Simulation numérique et modélisation du gonflement en sortie filière pour des suspensions de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihya Mezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on composite materials (ECCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIC 2020 (CNRS 3671) université haute alsace, Nov 2020, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002999v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Evaluation Of A Single Ellipsoid Motion In Newtonian And Power-Law Fluids</w:t>
               </w:r>
@@ -10605,1607 +10605,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Mezher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855860v1</w:t>
+                <w:t xml:space="preserve">hal-01016803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and mechanical properties of coir fibers reinforced mortar composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Civil and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016803v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Priadi</w:t>
+                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
+              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016751v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Heuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016762v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modelling of Yield Stress Due to Tube-Tube Interactions in Carbon Nanotube Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">The use of interaction tensors to describe and predict rod interactions in rod suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viscoplastic Fluids : From Theory to Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016744v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Effect of Coconut Fibers Addition to Early Age Unfired Soil Lime Bricks Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Purnomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Material Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Indonesia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016789v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling tube-tube interactions in carbon nanotube suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Natale</w:t>
+                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irwan Katili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016768v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fibers Content on the Tensile Properties of Coir Fibers Reinforced Cement Mortar Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. H. Lumingkewas</w:t>
+                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Civil, Materials and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016798v1</w:t>
+                <w:t xml:space="preserve">hal-01016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic modeling of high concentrated suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Ferec</w:t>
+                <w:t xml:space="preserve">Thermal analysis of carbon fibers reinforced PEEK during laser assisted automated fiber placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Férec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference for Mesoscopic Methods in Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Automated Composites Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016779v1</w:t>
+                <w:t xml:space="preserve">hal-01071283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of carbon fibers reinforced PEEK during laser assisted automated fiber placement process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Challois</w:t>
+                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Automated Composites Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071283v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of springback during a bending test on a pipe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Material Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Warsaw, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016772v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017204v1</w:t>
+                <w:t xml:space="preserve">hal-01016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory based models for high concentrated suspensions in generic suspendant fluids</w:t>
+                <w:t xml:space="preserve">On the modelling of the aggregates' elasticity in a concentrated suspension of CNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016759v1</w:t>
+                <w:t xml:space="preserve">hal-00855860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional plastic materials paste ram extrusion: prediction of extrusion for ceand liquid phase migration</w:t>
               </w:r>
@@ -12420,51 +12420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés d'un composite PP/lin mis en oeuvre par extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12528,64 +12528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micromécanique du comportement d’un thermoplastique élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,64 +12649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre fibres dans une suspension non-diluée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12738,502 +12738,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400008v1</w:t>
+                <w:t xml:space="preserve">hal-00404078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and micromechanical modelling of a Polypropylene at 300K</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites à matrice polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude thématique SF2M Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404078v1</w:t>
+                <w:t xml:space="preserve">hal-00400008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement cyclique d'un polypropylène semi-cristallin par une approche micromécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites thermoplastiques élastomères à martice polypropylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ausias</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wiessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400882v1</w:t>
+                <w:t xml:space="preserve">hal-03362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique du comportement de composites thermoplastiques élastomères à martice polypropylène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement cyclique d'un polypropylène semi-cristallin par une approche micromécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Parenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ausias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pilvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">DEPOS-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362092v1</w:t>
+                <w:t xml:space="preserve">hal-00400882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristique rhéologique de nanocomposites polypropylène/argile en régime transitoire</w:t>
               </w:r>
@@ -13466,77 +13466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic modeling of the evolution of fiber orientation during flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bertevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Phan-Thien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow-Induced Alignment in Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.77-121, 2022, 9780128185742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13693,51 +13693,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de fibres discontinues dans la mise en forme de pièces en thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Férec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ausias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13810,51 +13810,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian rod-like particles suspension in non-homogeneous system: flow-microstructure coupling</w:t>
+                <w:t xml:space="preserve">Suspension of active rod-like particles in complex flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
@@ -13887,75 +13887,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801674v1</w:t>
+                <w:t xml:space="preserve">hal-04804256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspension of active rod-like particles in complex flows</w:t>
+                <w:t xml:space="preserve">Brownian rod-like particles suspension in non-homogeneous system: flow-microstructure coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanniantonio Natale</w:t>
@@ -13988,51 +13988,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804256v1</w:t>
+                <w:t xml:space="preserve">hal-04801674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active rod-like particles suspension in non-homogenoeus system: The effect of active motion and flow/rod coupling</w:t>
               </w:r>
@@ -14209,51 +14209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74010A50"/>
+    <w:nsid w:val="C6EED037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14440,51 +14440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-ausias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5409-2316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120169851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhai Aouaitia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Hermassi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-04036-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05343916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Balcon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10904-025-03923-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajinkya Pawar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-024-00843-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2023.105073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanniantonio Natale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gei&#223;ler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Domurath" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Saphiannikova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G Advani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boo Cheong Khoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Phan-Thien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Baho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barile" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lecce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106360" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103823" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ouyang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carti&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Veill&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ferec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihya Mezi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104280" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-05876-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heinrich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.12.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWF7XBJN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2019.104205" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F417DJWH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5081016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130711" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#233;rec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertevas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. C Khoo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phan-Thien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2018.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CL5H8CH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047088" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995436" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Primel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tirel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Veille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.11.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXZ2KF82-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.06.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CRGZQGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Khoo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91R9RL14-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;rec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ausias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kuzhir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965431" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zubarev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.475" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.323" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-67K6J43K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Natale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Heuzey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Carreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4958666" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05502088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelifi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecompte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0564-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2015.04.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4K29FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Subrianto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.12.119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR65D6DB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54NMDN3D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.08.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515081v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9128-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stocek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R242M7ZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532799v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-014-0767-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985835v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Heuzey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14316" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7J7Z0CC1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arias" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huneault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0476-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.08.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6R6JT7M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985713v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9949-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76NSQZJX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domurath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saphiannikova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Heinrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.01.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHCBP94Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.053" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9H5T89N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khalkhal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Carreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601250v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duong-Hong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S Yeo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Vargas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552472v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Heuzey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3000732" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauvoisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pilvin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heniche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiboon Lertwimolnun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Carreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.11.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH9ZXC4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thuillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiessner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2007.03.049" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X8QKC2Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Fan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger I. Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.12.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3LKD4S1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mobuchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sepehr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20088" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomasset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sanschagrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.09.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H385PJCR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455448v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1773783" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Grmela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Lafleur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.06.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G82V92VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burgot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Beurrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Piasco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455457v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jarrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00012-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-99PZ82JF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/089270579500800406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KH1V07GF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Lavoie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.550362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455492v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455505v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinciguerra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dawans" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05057445v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barile" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecce" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142951" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002999v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003024v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069292v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1_5034807" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899336v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Verge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016803v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Lumingkewas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purnomo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016768v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016762v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lumingkewas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Katili" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071283v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Challois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tancret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855860v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391355v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carreau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404078v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400008v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578636v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526265v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400310v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818574-2.00002-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400311v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-036-2.50004-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222185v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3729" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804256v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801674v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804288v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>