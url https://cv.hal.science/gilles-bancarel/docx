--- v0 (2026-04-05)
+++ v1 (2026-05-22)
@@ -66,5924 +66,5924 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postérité des Lumières : construction de l’idéal de Liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme, Sciences et Lumières, de D'Alembert à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbé Raynal, précurseur des Droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pertinence et impertinence des Droits de l’Homme au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpelier, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Sans un disciple de Mistral, témoin de 30 ans d’actualité biterroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Congrès de l’AIEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Béziers, France. Lambert Lucas, p. 796-803, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le président Pégayrolles, les lettres et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les parlementaires, les Lettres et l’Histoire au siècle des Lumières (début XVIIIe siècle - 1789)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pau, France. Université de Pau, p. 237-253, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès de Claude Peyrot à travers l'édition de ses oeuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Peyrot poète occitan (1709-1795</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Millau, France. Editions du Beffroi, p. 99-116, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille d’Albignac et ses vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 309-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la collection au musée, à la découverte des premiers mécènes biterrois</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La malédiction du buste du père Vanière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, p. 81-92</w:t>
+              <w:t xml:space="preserve">, 2025, p. 139-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La malédiction du buste du père Vanière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la collection au musée, à la découverte des premiers mécènes biterrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, p. 139-143</w:t>
+              <w:t xml:space="preserve">, 2025, p. 81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cadran solaire de la cathédrale Saint-Nazaire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalbert de Faniez (1818-1896) collectionneur et mécène biterrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 175-184</w:t>
+              <w:t xml:space="preserve">, 2024, p. 85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adalbert de Faniez (1818-1896) collectionneur et mécène biterrois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadran solaire de la cathédrale Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, p. 85-104</w:t>
+              <w:t xml:space="preserve">, 2024, p. 175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Hôtel Bergé d’une génération à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Témoignage inédit sur la peste de Marseille, ou quand la nouvelle de la peste arriva à Béziers</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Capdeville, un biterrois fou des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 35-47</w:t>
+              <w:t xml:space="preserve">, 2022, p. 47-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Auguste Capdeville, un biterrois fou des mots</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignage inédit sur la peste de Marseille, ou quand la nouvelle de la peste arriva à Béziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 47-72</w:t>
+              <w:t xml:space="preserve">, 2022, p. 35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le médailler, trésor de la Société archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’invention de la Société archéologique</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mas soldat de l’Empire, de Béziers à Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p. 97-103</w:t>
+              <w:t xml:space="preserve">, 2021, p. 69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’héritage de l’abbé Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 325-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aventure du livre à Béziers au temps de l’Académie royale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean Mas soldat de l’Empire, de Béziers à Alexandrie</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de la Société archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p. 69-81</w:t>
+              <w:t xml:space="preserve">, 2021, p. 97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guibert, un ami rouergat de l’abbé Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Murmures de notre terre, Bulletin de l’association "Les Amis d’Eugène Viala et du Lévezou" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, p. 35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbé Raynal à Chaillot au n°1 de la rue des Batailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société historique d'Auteuil et de Passy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 160, p. 4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dernières années de l’abbé Raynal à Chaillot et à Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris et Île-de-France. Mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, p. 149-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Abbé Raynal et l’Académie de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de l'Académie des sciences, belles-lettres et arts de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4e série T. 14, p. 123-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire des deux Indes de l’abbé Raynal, entre information et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre &amp; l'estampe. Revue semestrielle de la Société royale des bibliophiles et iconophiles de Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, LX (181-182), p. 7-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources d’une vocation : la généalogie de l’abbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cercle généalogique du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, p. 7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à l’abbé Raynal pour le tricentenaire de sa naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie des Sciences et Lettres de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, p. 129-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séjours mal connus de Mistral à Béziers et les félibres du biterrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire des deux Indes de l’abbé Raynal ou la découverte de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiN. Internationale Zeitschrift für Humboldt-Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, p. 23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume-Thomas Raynal, écrivain et philosophe français, premier apôtre de la décolonisation et de l’abolition de l’esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie des Sciences et Lettres de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, p. 190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbé Raynal en Rouergue - suivi des 49 éditions de l’Histoire des deux Indes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société d'Etudes Millavoises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le Rouergue expérimentait la décentralisation et les inventions techniques sous l’impulsion de l’abbé Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, p. 71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquetaillade, un village entre Mars et Jupiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 82, p. 136-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Rouergue au Refuge, routes du commerce et parcours littéraires à partir de l'œuvre de l'abbé Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études aveyronnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, p. 45-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du rouergat Liquier, lauréat de l'Académie de Marseille en 1777</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi settecenteschi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21, p. 141-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du Rouergue au Refuge, routes du commerce et parcours littéraires à partir de l'œuvre de l'abbé Raynal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de l'abbé Raynal en Bretagne (1786)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d'émulation des Côtes-d'Armor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, CXXIX, p. 101-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une correspondance inédite de l’abbé Raynal au vicomte de Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63, p. 485-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal à la veille de l'an 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, p. 359-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castelnau-Pégayrolles dans les Georgiques patoises de Claude Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études aveyronnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, p. 45-60</w:t>
+              <w:t xml:space="preserve">, 1999, p. 103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Une correspondance inédite de l’abbé Raynal au vicomte de Bonald</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal, enfant du Rouergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 63, p. 485-490</w:t>
+              <w:t xml:space="preserve">, 1997, 49, p. 157-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Castelnau-Pégayrolles dans les Georgiques patoises de Claude Peyrot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une relation de Mairan : le philosophe Raynal auteur de l'Histoire des deux Indes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études aveyronnaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, p. 103-116</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, V, p. 53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Raynal à la veille de l'an 2000</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsieur de Pégayrolles et le goût des Lettres au XVIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 59, p. 359-366</w:t>
+              <w:t xml:space="preserve">, 1994, 39, p. 363-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guillaume-Thomas Raynal, enfant du Rouergue</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal historien du Nouveau Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 49, p. 157-169</w:t>
+              <w:t xml:space="preserve">, 1992, Numéro Spécial, p. 27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monsieur de Pégayrolles et le goût des Lettres au XVIIIème siècle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal, de la séduction à la sévérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 39, p. 363-378</w:t>
+              <w:t xml:space="preserve">, 1991, 28, p. 477-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une relation de Mairan : le philosophe Raynal auteur de l'Histoire des deux Indes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire des deux Indes un best-seller du siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique, scientifique et littéraire de Béziers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, V, p. 53-62</w:t>
+              <w:t xml:space="preserve">Impressions du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 25, p. 54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guillaume-Thomas Raynal historien du Nouveau Monde</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire des deux Indes de Guillaume-Thomas Raynal et ses multiples éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Université populaire du Sud-Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 5, p. 220-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès inattendu d'un rouergat au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procès-verbaux de la Société des Lettres Sciences et Arts de l'Aveyron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, XXXXV, p. 218-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire des deux Indes ou l'histoire d'un best-seller au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, Numéro Spécial, p. 27-32</w:t>
+              <w:t xml:space="preserve">, 1988, 15, p. 319-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guillaume-Thomas Raynal, de la séduction à la sévérité</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Rouergue méridional ou visite du village fortifié de Castelnau-Pégayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rouergue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 28, p. 477-488</w:t>
+              <w:t xml:space="preserve">Sauvegarde du Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 139, p. 16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Le succès inattendu d'un rouergat au siècle des Lumières</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la découverte d'une roche taillée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procès-verbaux de la Société des Lettres Sciences et Arts de l'Aveyron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, XXXXV, p. 218-225</w:t>
+              <w:t xml:space="preserve">, 1982, p. 158-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...328 lines deleted...]
-                <w:t xml:space="preserve">hal-05421348v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Académie de Béziers au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaies et médailles racontent Béziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique de Béziers, p. I-VII, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Brunel Maire et député de Béziers sous la Révolution (1791-1795) par Antonin Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique de Béziers, 41 p., 2023, 978-2-493948-03-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des archives de l'Académie des sciences et belles-lettres de Béziers (1723-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique scientifique et littéraire Béziers. Société archéologique scientifique et littéraire Béziers, 1, pp.94, 2023, 978-2-493948-01-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des éditions de Guillaume-Thomas Raynal 1747-1843</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecil P. Courtney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Honoré Champion, 1, 529 p.-32 p, 2021, 978-2-7453-5572-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Sans (1820-1905), Félibre de la navette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique scientifique et littéraire Béziers. Société archéologique scientifique et littéraire Béziers, 1, pp.101, 2021, 978-2-9558400-9-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des Mémoires historiques (1835-1980) présentés au concours de la Société archéologique Scientifique et littéraire de Béziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société archéologique de Béziers, 89 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à l'Abbé Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'Etude Guillaume-Thomas Raynal. Société d'Etude Guillaume-Thomas Raynal, 1, pp.40, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal un regard vers l’Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des Cendres, 1, 187 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bible de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bokova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Clapas, 1, 245 p., 2013, 978-2-36729-005-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal et ses réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.389, 2011, 978-2-7453-2236-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal et ses réseaux - Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-29, 2011, 978-2-7453-2236-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les pas de l'abbé Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRCL. IRCL, 1, 16 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal, Histoire philosophique et politique des établissements et du commerce des Européens dans les deux Indes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque des Introuvables, 10, 5000 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal, Histoire philosophique et politique des établissements et du commerce des Européens dans les deux Indes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque des Introuvables, 10, 5000 p. (p.9-47), 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire des Centres de ressources dans la Communauté d’Agglomération Béziers Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertouy Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URBI, 1, 22 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal ou le devoir de vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.656, 2004, DIX HUITIEMES SIECLES (LES), Antony McKenna, 2-7453-1047-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynal, de la polémique à l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Goggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, XII-446 p., 2000, 0-7294-0713-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Beauzely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission départementale de la Culture, 239 p., 1997, 978-2-907279-34-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume-Thomas Raynal philosophe des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP, 1, pp.134, 1996, 2865651509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l'exposition Guillaume-Thomas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de Millau. Musée de Millau, 1, 44 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de l'exposition Guillaume-Thomas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Paul Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de l'Aveyron. Archives départementales de l'Aveyron, 1, pp.40, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larzac terre de conquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubatières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.3é, 1988, 2-86266-091-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque idéale d'un rouergat en 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives départementales de l'Aveyron. Archives départementales de l'Aveyron, 1 (146), pp.35, 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Fayet-Azaïs ou la Provence en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gustave Fayet en Provence, (catalogue exposition Villeneuve-lès-Avignon, 1er mars 31 octobre 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d’Art Gustave Fayet, p. 10-21., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vanière, Praedium rusticum. Délices et richesses de la campagne au grand siècle en Languedoc traduction française par Henri Barthes - Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Vanière, Praedium rusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chameau Malin, p. 2-6, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconographie du &amp;quot; Bréviaire d’Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matfre Ermengaud de Béziers Le Bréviaire d’Amour Traduction française par Henri Barthés, Peter T. Ricketts, Dominique Billy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Mont, p. XXXVII-LIV, 2018, 978-2-490382-07-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Christ en croix d’Antonin Injalbert (1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société archéologique de Béziers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Aphrodise dans tous ses éclats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 173-181, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint Geniez-d’Olt - G.T. Raynal du Rouergue aux deux Indes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballade en Midi-Pyrénées: Aveyron, Lot, Tarn, Tarn-et-Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Alexandrines, 303 p. (p. 130-135), 2011, 978-2-912319-75-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béziers et l’essor des langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société archéologique de Béziers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société archéologique de Béziers, les langues romanes et le félibrige - Hommage à ses fondateurs Jacques (1778-1856) et Gabriel Azaïs (1805-1888)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de Béziers, p. 13-23, 2010, 978-2-917212-18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie de Jacques, Gabriel et Bruno Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société archéologique de Béziers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société archéologique de Béziers, les langues romanes et le félibrige - Hommage à ses fondateurs Jacques (1778-1856) et Gabriel Azaïs (1805-1888)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de Béziers, p. 125-131, 2010, 978-2-917212-18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage au Majoral Georges Girard (1919-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société archéologique de Béziers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Société archéologique de Béziers, les langues romanes et le félibrige - Hommage à ses fondateurs Jacques (1778-1856) et Gabriel Azaïs (1805-1888)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de Béziers, p. 122-124, 2010, 978-2-917212-18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répertoire d'ouvrages et d'articles sur Raynal (1800-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecil P. Courtney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voltaire Raynal Rousseau Allégorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Voltaire Foundation, V, 490 p. (p. 38-113), 2003, 0-7294-0826-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynal, de la polémique à l’histoire - Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raynal, de la polémique à l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Voltaire Foundation, p. 1-18, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421292v1</w:t>
-              </w:r>
-[...1753 lines deleted...]
-                <w:t xml:space="preserve">hal-05414125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6064,165 +6064,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte du Diocèse de Béziers entre enjeux scientifiques et stratégiques</w:t>
+                <w:t xml:space="preserve">Liste des académiciens de l’Académie royale des sciences et belles-lettres de Béziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie de Béziers au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de Béziers, Oct 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422263v1</w:t>
+                <w:t xml:space="preserve">hal-05422267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste des académiciens de l’Académie royale des sciences et belles-lettres de Béziers</w:t>
+                <w:t xml:space="preserve">La carte du Diocèse de Béziers entre enjeux scientifiques et stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie de Béziers au siècle des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société archéologique de Béziers, Oct 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422267v1</w:t>
+                <w:t xml:space="preserve">hal-05422263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franklin et Raynal : du combat pour l’Indépendance au symbole de la Liberté</w:t>
               </w:r>
@@ -6478,247 +6478,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Canada dans l’Histoire des deux Indes de l’abbé Raynal ou le voyage philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations de la Nouvelle-France et de l’Amérique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Linon-Chipon; Raymonde Litalien; Hélène Richard, 2008, Quebec, Canada. p. 69-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre de Raynal une machine au service du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tachoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’esprit en progrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de France; Conférence Nationale des Académies, 2013, Paris, France. p. 145-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pages américaines de Raynal: du grand reportage à la prophétie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bancarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raynal et les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Etude Guillaume-Thomas Raynal; CERI-Sciences-Po Paris; Institut des Amériques IdA; Université Paris 8, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424612v2</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05417117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynal, l’illustre oublié redécouvert</w:t>
               </w:r>
@@ -7576,51 +7576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bancarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421112v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420771v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414982v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souli&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil P. Courtney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tastet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414102v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414142v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Rossi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bokova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertouy Edouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/editions-honore-champion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Goggi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424612v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tachoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bancarel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422226v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tastet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecil P. Courtney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Latour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Paul Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bokova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertouy Edouard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/editions-honore-champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Goggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joutard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415023v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415019v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loubatieres.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souli&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tachoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424612v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417033v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berg&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415886v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>