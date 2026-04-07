--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Bastin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5892-4730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057669597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des réseaux sociaux : une approche relationnelle de l’usage des plateformes numériques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.152.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists’ authority and its bounded trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14648849241255941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi flexible, tournois à l’entrée et probabilité de durer dans le monde du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Imbalance in the Media: Time Lag or Hysteresis?—French Newspapers, Gender Parity Shocks, and the Long and Winding Road to the Demasculinization of Political Reporting (1990–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Press/Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.194016122211430. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19401612221143074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public et ses algorithmes. À propos de : Angèle Christin, Metrics at Work. Journalism and the contested meaning of algorithms, Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment big data des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.593.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéogazette ou le studio magnétique de la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation et dispersion dans les carrières des journalistes passés par la presse quotidienne nationale : Éléments pour une étude séquentielle des mondes de l’information en France depuis les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les temporalités du journalisme, 23, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription, le masque et la donnée : Datafication du web et conflits d’interprétation autour des données dans un laboratoire invisible des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ce que les data font faire aux SHS (et vice-versa), 10 (4), pp.505-530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.033.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche morphologique des mondes de l'information : modèles et données pour l'analyse séquentielle de la personnalité des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.48743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme et les sciences sociales. Trouble ou problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Normas dos pesquisadores-Norms of researchers &amp; Editorial et débat public-Editorial e debate público, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « niche fiscale » des journalistes et la morphologie des mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.102-115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v3.n2.2014.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Corpora, Text Mining, and the Sociological Imagination - A Free Software Text Mining Approach to the Framing of Julian Assange by three news agencies using R.TeMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314521968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RcmdrPlugin.temis, a Graphical Integrated Text Mining Solution in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.188-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2013-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Press in the Light of Modern Capitalism : A planned survey by Max Weber on newspapers and journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of the Pariah: Toward a Weberian Understanding of Modern Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.216-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'cas Mathieu' ou l'entretien renversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsworkers and their gendered careers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual and Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et codages professionnels dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157-158 (5-6), pp.191-211. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.157-158.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediatisation and anonymisation of the world in the work of Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1&amp;2), pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception d'irresponsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber dépasse Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (1), pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe saisie par l'information (1952-2001) : des professionnels du journalisme engagé aux content coordinators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Journalismus in der Bourdieuschen Soziologie : Ein Gegenstand, der Widerstand leistet. Einige Bemerkungen über das Feld des Journalismus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publizistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (3), pp.258-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11616-003-0075-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie économique début de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Enquêter sur l'activité économique, 4 (1), pp.6-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au miroir du capitalisme moderne. Une enquête de Max Weber sur les journaux et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 109, pp.171-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 167 p., 2018, Journalisme en plus, 978-2-7061-4233-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.basti.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands débats des sciences économiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1998, Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Weber et le démon du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Grossein; Béatrice Hibou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7351-2890-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation, aléa, séquence. Variations sociologiques autour du concept de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-216, 2016, 978-2-7132-2618-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les carrières de journalistes dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Leteinturie; Cégolène Frisque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon-Assas, pp.203-228, 2015, 979-10-90429-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvi; Michel Grossetti; Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2015, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de journalistes : un tournant auctorial en journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Le Cam; Denis Ruellan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanences du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2014, 978-2-343-02472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'usage des réseaux dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Krings et C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l'Antiquité. Individus, réseaux et stratégies du XVIIIème au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-27, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation et anonymisation du monde chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hinnerk Bruhns et Patrice Duran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber et le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.129-142, 2009, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on fait un 'quote'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Dauvin; Jean-Baptiste Legavre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics des journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, pp.65-83, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication sur l'Europe, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEES-ENA, pp.125-136, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les mots viennent à Margot Wallström ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Filâtre et Gilbert de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.213-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes accrédités auprès des institutions européennes. Quelques signes du changement dans un monde de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'Europe politique. Acteurs et professionnalisations de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.169-194, 2002, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedingBias_media : une base de données en accès libre de 894 médias français d’information générale actifs sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews: Une approche computationnelle des écarts de représentation des genres dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers prioritaires de la politique de la ville sur Twitter : une visibilité croissante, mais inégale et très irrégulière dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ONPV - Observatoire national de la politique de la ville. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03803917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de l’information européenne à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole Normale Supérieure de Cachan, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (3), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer aujourd'hui / Regards sur la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fallaces de l'anti-décolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides a la presse peuvent-elles contribuer à promouvoir le journalisme d'interêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zrigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Moral Panics on Social Media : Examining the Episodic Attention to French Segregated Suburbs on Twitter (2010–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews A NLP-based computational social science approach to uncovering gender imbalance in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Shapers Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIC, Jul 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale valeur sociale des réseaux sociaux : les logiques d’usage de neufs réseaux numériques et leur distribution dans l’espace social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation(s) et codage de l'événement en régime d'élection. Premiers résultats d'une enquête empirique sur les espaces de médiatisation de la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So long, Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duval, Critique de la raison journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Bastin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5892-4730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057669597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des réseaux sociaux : une approche relationnelle de l’usage des plateformes numériques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.152.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists’ authority and its bounded trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14648849241255941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi flexible, tournois à l’entrée et probabilité de durer dans le monde du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Imbalance in the Media: Time Lag or Hysteresis?—French Newspapers, Gender Parity Shocks, and the Long and Winding Road to the Demasculinization of Political Reporting (1990–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Press/Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.194016122211430. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19401612221143074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public et ses algorithmes. À propos de : Angèle Christin, Metrics at Work. Journalism and the contested meaning of algorithms, Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment big data des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.593.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéogazette ou le studio magnétique de la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription, le masque et la donnée : Datafication du web et conflits d’interprétation autour des données dans un laboratoire invisible des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ce que les data font faire aux SHS (et vice-versa), 10 (4), pp.505-530. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.033.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche morphologique des mondes de l'information : modèles et données pour l'analyse séquentielle de la personnalité des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.48743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme et les sciences sociales. Trouble ou problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Normas dos pesquisadores-Norms of researchers &amp; Editorial et débat public-Editorial e debate público, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation et dispersion dans les carrières des journalistes passés par la presse quotidienne nationale : Éléments pour une étude séquentielle des mondes de l’information en France depuis les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les temporalités du journalisme, 23, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « niche fiscale » des journalistes et la morphologie des mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.102-115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v3.n2.2014.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Corpora, Text Mining, and the Sociological Imagination - A Free Software Text Mining Approach to the Framing of Julian Assange by three news agencies using R.TeMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314521968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Press in the Light of Modern Capitalism : A planned survey by Max Weber on newspapers and journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of the Pariah: Toward a Weberian Understanding of Modern Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.216-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RcmdrPlugin.temis, a Graphical Integrated Text Mining Solution in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.188-196. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2013-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'cas Mathieu' ou l'entretien renversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsworkers and their gendered careers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual and Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et codages professionnels dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157-158 (5-6), pp.191-211. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.157-158.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediatisation and anonymisation of the world in the work of Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1&amp;2), pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception d'irresponsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber dépasse Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (1), pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe saisie par l'information (1952-2001) : des professionnels du journalisme engagé aux content coordinators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Journalismus in der Bourdieuschen Soziologie : Ein Gegenstand, der Widerstand leistet. Einige Bemerkungen über das Feld des Journalismus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publizistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (3), pp.258-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11616-003-0075-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie économique début de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Enquêter sur l'activité économique, 4 (1), pp.6-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au miroir du capitalisme moderne. Une enquête de Max Weber sur les journaux et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 109, pp.171-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 167 p., 2018, Journalisme en plus, 978-2-7061-4233-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.basti.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands débats des sciences économiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1998, Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Weber et le démon du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Grossein; Béatrice Hibou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7351-2890-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation, aléa, séquence. Variations sociologiques autour du concept de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-216, 2016, 978-2-7132-2618-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvi; Michel Grossetti; Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2015, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les carrières de journalistes dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Leteinturie; Cégolène Frisque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon-Assas, pp.203-228, 2015, 979-10-90429-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de journalistes : un tournant auctorial en journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Le Cam; Denis Ruellan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanences du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2014, 978-2-343-02472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'usage des réseaux dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Krings et C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l'Antiquité. Individus, réseaux et stratégies du XVIIIème au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-27, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation et anonymisation du monde chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hinnerk Bruhns et Patrice Duran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber et le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.129-142, 2009, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on fait un 'quote'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Dauvin; Jean-Baptiste Legavre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics des journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, pp.65-83, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication sur l'Europe, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEES-ENA, pp.125-136, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les mots viennent à Margot Wallström ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Filâtre et Gilbert de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.213-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes accrédités auprès des institutions européennes. Quelques signes du changement dans un monde de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'Europe politique. Acteurs et professionnalisations de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.169-194, 2002, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedingBias_media : une base de données en accès libre de 894 médias français d’information générale actifs sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews: Une approche computationnelle des écarts de représentation des genres dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers prioritaires de la politique de la ville sur Twitter : une visibilité croissante, mais inégale et très irrégulière dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ONPV - Observatoire national de la politique de la ville. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03803917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de l’information européenne à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole Normale Supérieure de Cachan, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (3), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer aujourd'hui / Regards sur la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fallaces de l'anti-décolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides a la presse peuvent-elles contribuer à promouvoir le journalisme d'interêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zrigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale valeur sociale des réseaux sociaux : les logiques d’usage de neufs réseaux numériques et leur distribution dans l’espace social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews A NLP-based computational social science approach to uncovering gender imbalance in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Shapers Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIC, Jul 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Moral Panics on Social Media : Examining the Episodic Attention to French Segregated Suburbs on Twitter (2010–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation(s) et codage de l'événement en régime d'élection. Premiers résultats d'une enquête empirique sur les espaces de médiatisation de la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So long, Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duval, Critique de la raison journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C858AE3A"/>
+    <w:nsid w:val="99B60C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5892-4730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057669597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849241255941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612221143074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.48743" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v3.n2.2014.186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314521968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00939504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2013-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157-158.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332412v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.1703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-003-0075-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.basti.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210690&amp;amp;fa=author&amp;amp;person_ID=7263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/nos-auteurs/bibliographie/morgan-jouvenet/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Orsolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Magat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01385480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04503538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5892-4730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057669597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849241255941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612221143074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.48743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3403" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v3.n2.2014.186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314521968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00939504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2013-018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157-158.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332412v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.1703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-003-0075-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.basti.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210690&amp;amp;fa=author&amp;amp;person_ID=7263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/nos-auteurs/bibliographie/morgan-jouvenet/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Orsolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Magat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01385480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04503538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>