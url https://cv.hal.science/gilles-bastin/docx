--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Bastin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5892-4730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057669597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des réseaux sociaux : une approche relationnelle de l’usage des plateformes numériques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.152.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists’ authority and its bounded trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14648849241255941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi flexible, tournois à l’entrée et probabilité de durer dans le monde du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Imbalance in the Media: Time Lag or Hysteresis?—French Newspapers, Gender Parity Shocks, and the Long and Winding Road to the Demasculinization of Political Reporting (1990–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Press/Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.194016122211430. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19401612221143074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public et ses algorithmes. À propos de : Angèle Christin, Metrics at Work. Journalism and the contested meaning of algorithms, Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment big data des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.593.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéogazette ou le studio magnétique de la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription, le masque et la donnée : Datafication du web et conflits d’interprétation autour des données dans un laboratoire invisible des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ce que les data font faire aux SHS (et vice-versa), 10 (4), pp.505-530. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.033.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche morphologique des mondes de l'information : modèles et données pour l'analyse séquentielle de la personnalité des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.48743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme et les sciences sociales. Trouble ou problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Normas dos pesquisadores-Norms of researchers &amp; Editorial et débat public-Editorial e debate público, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation et dispersion dans les carrières des journalistes passés par la presse quotidienne nationale : Éléments pour une étude séquentielle des mondes de l’information en France depuis les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les temporalités du journalisme, 23, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « niche fiscale » des journalistes et la morphologie des mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.102-115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v3.n2.2014.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Corpora, Text Mining, and the Sociological Imagination - A Free Software Text Mining Approach to the Framing of Julian Assange by three news agencies using R.TeMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314521968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Press in the Light of Modern Capitalism : A planned survey by Max Weber on newspapers and journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of the Pariah: Toward a Weberian Understanding of Modern Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.216-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RcmdrPlugin.temis, a Graphical Integrated Text Mining Solution in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.188-196. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2013-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'cas Mathieu' ou l'entretien renversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsworkers and their gendered careers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual and Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et codages professionnels dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157-158 (5-6), pp.191-211. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.157-158.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediatisation and anonymisation of the world in the work of Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1&amp;2), pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception d'irresponsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber dépasse Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (1), pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe saisie par l'information (1952-2001) : des professionnels du journalisme engagé aux content coordinators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Journalismus in der Bourdieuschen Soziologie : Ein Gegenstand, der Widerstand leistet. Einige Bemerkungen über das Feld des Journalismus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publizistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (3), pp.258-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11616-003-0075-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie économique début de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Enquêter sur l'activité économique, 4 (1), pp.6-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au miroir du capitalisme moderne. Une enquête de Max Weber sur les journaux et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 109, pp.171-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 167 p., 2018, Journalisme en plus, 978-2-7061-4233-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.basti.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands débats des sciences économiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1998, Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Weber et le démon du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Grossein; Béatrice Hibou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7351-2890-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation, aléa, séquence. Variations sociologiques autour du concept de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-216, 2016, 978-2-7132-2618-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvi; Michel Grossetti; Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2015, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les carrières de journalistes dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Leteinturie; Cégolène Frisque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon-Assas, pp.203-228, 2015, 979-10-90429-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de journalistes : un tournant auctorial en journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Le Cam; Denis Ruellan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanences du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2014, 978-2-343-02472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'usage des réseaux dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Krings et C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l'Antiquité. Individus, réseaux et stratégies du XVIIIème au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-27, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation et anonymisation du monde chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hinnerk Bruhns et Patrice Duran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber et le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.129-142, 2009, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on fait un 'quote'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Dauvin; Jean-Baptiste Legavre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics des journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, pp.65-83, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication sur l'Europe, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEES-ENA, pp.125-136, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les mots viennent à Margot Wallström ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Filâtre et Gilbert de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.213-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes accrédités auprès des institutions européennes. Quelques signes du changement dans un monde de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'Europe politique. Acteurs et professionnalisations de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.169-194, 2002, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedingBias_media : une base de données en accès libre de 894 médias français d’information générale actifs sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews: Une approche computationnelle des écarts de représentation des genres dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers prioritaires de la politique de la ville sur Twitter : une visibilité croissante, mais inégale et très irrégulière dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ONPV - Observatoire national de la politique de la ville. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03803917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de l’information européenne à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole Normale Supérieure de Cachan, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (3), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer aujourd'hui / Regards sur la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fallaces de l'anti-décolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides a la presse peuvent-elles contribuer à promouvoir le journalisme d'interêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zrigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale valeur sociale des réseaux sociaux : les logiques d’usage de neufs réseaux numériques et leur distribution dans l’espace social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews A NLP-based computational social science approach to uncovering gender imbalance in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Shapers Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIC, Jul 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Moral Panics on Social Media : Examining the Episodic Attention to French Segregated Suburbs on Twitter (2010–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation(s) et codage de l'événement en régime d'élection. Premiers résultats d'une enquête empirique sur les espaces de médiatisation de la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So long, Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duval, Critique de la raison journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Bastin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5892-4730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057669597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur de sociologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'Etudes Politiques de Grenoble • Université Grenoble Alpes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Pacte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace social des réseaux sociaux : une approche relationnelle de l’usage des plateformes numériques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.119-146. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.152.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalists’ authority and its bounded trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bert-Erboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14648849241255941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi flexible, tournois à l’entrée et probabilité de durer dans le monde du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04198004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Imbalance in the Media: Time Lag or Hysteresis?—French Newspapers, Gender Parity Shocks, and the Long and Winding Road to the Demasculinization of Political Reporting (1990–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Press/Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.194016122211430. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/19401612221143074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public et ses algorithmes. À propos de : Angèle Christin, Metrics at Work. Journalism and the contested meaning of algorithms, Princeton University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une protohistoire de terrains & travaux (1995-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36-37 (1-2), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moment big data des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Big data, sociétés et sciences sociales, 59 (3), pp.375-394. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.593.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéogazette ou le studio magnétique de la Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation et dispersion dans les carrières des journalistes passés par la presse quotidienne nationale : Éléments pour une étude séquentielle des mondes de l’information en France depuis les années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Machut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les temporalités du journalisme, 23, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inscription, le masque et la donnée : Datafication du web et conflits d’interprétation autour des données dans un laboratoire invisible des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Francony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ce que les data font faire aux SHS (et vice-versa), 10 (4), pp.505-530. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.033.0505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01490598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche morphologique des mondes de l'information : modèles et données pour l'analyse séquentielle de la personnalité des journalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v43i43.48743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme et les sciences sociales. Trouble ou problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Normas dos pesquisadores-Norms of researchers &amp; Editorial et débat public-Editorial e debate público, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « niche fiscale » des journalistes et la morphologie des mondes de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2), pp.102-115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v3.n2.2014.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Corpora, Text Mining, and the Sociological Imagination - A Free Software Text Mining Approach to the Framing of Julian Assange by three news agencies using R.TeMiS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122 (1), pp.5-25. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314521968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RcmdrPlugin.temis, a Graphical Integrated Text Mining Solution in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Bouchet-Valat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.188-196. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32614/RJ-2013-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Press in the Light of Modern Capitalism : A planned survey by Max Weber on newspapers and journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.151-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradox of the Pariah: Toward a Weberian Understanding of Modern Journalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.216-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'cas Mathieu' ou l'entretien renversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsworkers and their gendered careers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textual and Visual Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et codages professionnels dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157-158 (5-6), pp.191-211. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.157-158.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediatisation and anonymisation of the world in the work of Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (1&amp;2), pp.123-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exception d'irresponsabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.89-107. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weber dépasse Weber.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (1), pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe saisie par l'information (1952-2001) : des professionnels du journalisme engagé aux content coordinators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.19-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Journalismus in der Bourdieuschen Soziologie : Ein Gegenstand, der Widerstand leistet. Einige Bemerkungen über das Feld des Journalismus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publizistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (3), pp.258-273. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11616-003-0075-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie économique début de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Enquêter sur l'activité économique, 4 (1), pp.6-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au miroir du capitalisme moderne. Une enquête de Max Weber sur les journaux et le journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 109, pp.171-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi terrains et travaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, 167 p., 2018, Journalisme en plus, 978-2-7061-4233-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.basti.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands débats des sciences économiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1998, Major</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Weber et le démon du journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Grossein; Béatrice Hibou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler avec Max Weber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7351-2890-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03799461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitation, aléa, séquence. Variations sociologiques autour du concept de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-216, 2016, 978-2-7132-2618-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les carrières de journalistes dans les mondes de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Leteinturie; Cégolène Frisque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces professionnels des journalistes. Des corpus quantitatifs aux analyses qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panthéon-Assas, pp.203-228, 2015, 979-10-90429-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneur chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvi; Michel Grossetti; Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2015, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres de journalistes : un tournant auctorial en journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ringoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Le Cam; Denis Ruellan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et permanences du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.139-156, 2014, 978-2-343-02472-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur l'usage des réseaux dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bonnet, V. Krings et C. Valenti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître l'Antiquité. Individus, réseaux et stratégies du XVIIIème au XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.13-27, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation et anonymisation du monde chez Max Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hinnerk Bruhns et Patrice Duran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max Weber et le politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.129-142, 2009, Droit et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on fait un 'quote'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Dauvin; Jean-Baptiste Legavre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics des journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, pp.65-83, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication sur l'Europe, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEES-ENA, pp.125-136, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les mots viennent à Margot Wallström ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Filâtre et Gilbert de Terssac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.213-223, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journalistes accrédités auprès des institutions européennes. Quelques signes du changement dans un monde de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'Europe politique. Acteurs et professionnalisations de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.169-194, 2002, Sociologie politique européenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedingBias_media : une base de données en accès libre de 894 médias français d’information générale actifs sur les réseaux socio-numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Orsolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04786136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews: Une approche computationnelle des écarts de représentation des genres dans la presse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03604628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers prioritaires de la politique de la ville sur Twitter : une visibilité croissante, mais inégale et très irrégulière dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ONPV - Observatoire national de la politique de la ville. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03803917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de l’information européenne à Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole Normale Supérieure de Cachan, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01385480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data, sociétés et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Tubaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59 (3), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer aujourd'hui / Regards sur la prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03952463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fallaces de l'anti-décolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides a la presse peuvent-elles contribuer à promouvoir le journalisme d'interêt public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04007469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Gender Bias in Contextual Embeddings through Wasserstein Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Zrigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Moral Panics on Social Media : Examining the Episodic Attention to French Segregated Suburbs on Twitter (2010–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Magat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenderedNews A NLP-based computational social science approach to uncovering gender imbalance in the media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Shapers Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APIC, Jul 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inégale valeur sociale des réseaux sociaux : les logiques d’usage de neufs réseaux numériques et leur distribution dans l’espace social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pacouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Association Française de Sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation(s) et codage de l'événement en régime d'élection. Premiers résultats d'une enquête empirique sur les espaces de médiatisation de la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So long, Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duval, Critique de la raison journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bastin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00332416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B60C8E"/>
+    <w:nsid w:val="462D7BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5892-4730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057669597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849241255941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612221143074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490598v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.48743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3403" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v3.n2.2014.186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314521968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00939504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2013-018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157-158.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332412v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.1703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-003-0075-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.basti.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210690&amp;amp;fa=author&amp;amp;person_ID=7263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/nos-auteurs/bibliographie/morgan-jouvenet/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Orsolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Magat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01385480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04503538v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5892-4730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057669597" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pacouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.152.0119" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14648849241255941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04198004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Machut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19401612221143074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Tubaro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.593.0375" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0505" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v43i43.48743" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v3.n2.2014.186" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bouchet-Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314521968" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00939504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2013-018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.157-158.0191" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332412v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.1703" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11616-003-0075-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.basti.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100210690&amp;amp;fa=author&amp;amp;person_ID=7263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/nos-auteurs/bibliographie/morgan-jouvenet/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ringoot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Orsolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Magat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01385480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04007469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Zrigui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04503538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00332416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>