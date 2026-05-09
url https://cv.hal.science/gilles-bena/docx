--- v0 (2026-03-30)
+++ v1 (2026-05-09)
@@ -502,485 +502,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of Rhizobium laguerreae co-inoculated with native Bacillus sp. and Enterobacter aerogenes on lentil growth under drought stress</w:t>
+                <w:t xml:space="preserve">The impact of the rice production system (irrigated vs lowland) on root-associated microbiome from farmer's fields in western Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Taha</w:t>
+                <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Attar</w:t>
+                <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hnini</w:t>
+                <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Raif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Béna</w:t>
+                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22, pp.100523. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714962v1</w:t>
+                <w:t xml:space="preserve">hal-03773237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Genetic Strategies of Burkholderia vietnamiensis and Paraburkholderia kururiensis for Root Colonization of Oryza sativa subsp. japonica and O. sativa subsp. indica , as Revealed by Transposon Mutagenesis Sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effect of Rhizobium laguerreae co-inoculated with native Bacillus sp. and Enterobacter aerogenes on lentil growth under drought stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Busset</w:t>
+                <w:t xml:space="preserve">Kaoutar Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Lachat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eoghan King</w:t>
+                <w:t xml:space="preserve">Imane El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Raif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00642-22⟩</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2022.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747731v2</w:t>
+                <w:t xml:space="preserve">hal-03714962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the rice production system (irrigated vs lowland) on root-associated microbiome from farmer's fields in western Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issa Wonni</w:t>
+                <w:t xml:space="preserve">Differential Genetic Strategies of Burkholderia vietnamiensis and Paraburkholderia kururiensis for Root Colonization of Oryza sativa subsp. japonica and O. sativa subsp. indica , as Revealed by Transposon Mutagenesis Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Simonin</w:t>
+                <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
+                <w:t xml:space="preserve">Joy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Guigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98 (9), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiac085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00642-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773237v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Survey of Multiple Rice Diseases in Irrigated Areas Compared to Rainfed Lowlands in the Western Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drissa Sérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity of rice in registered cultivars and farmers' fields in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Konate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,51 +1555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant genotype and soil on the wheat rhizosphere microbiome: evidences for a core microbiome across eight African and European soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a new multiplex PCR assay for rice pathogenic bacteria detection and its application to infer disease incidence and detect co-infection in rice fields in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bangratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Kini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1947,295 +1947,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Root-Nodule Bacteria Isolated from Hedysarum spinosissimum L, Growing in Mining Sites of Northeastern Region of Morocco</w:t>
+                <w:t xml:space="preserve">Transcriptome Changes in Hirschfeldia incana in Response to Lead Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Sbabou</w:t>
+                <w:t xml:space="preserve">Florence Auguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Idir</w:t>
+                <w:t xml:space="preserve">Mouna Fahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Bruneel</w:t>
+                <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
+                <w:t xml:space="preserve">Mohamed El Mzibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Aurag</w:t>
+                <w:t xml:space="preserve">Abdelaziz Smouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOJ Microbiology &amp; Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (3), pp.1--8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15226/sojmid/4/3/00156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.01231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084510v1</w:t>
+                <w:t xml:space="preserve">hal-01354256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Changes in Hirschfeldia incana in Response to Lead Exposure</w:t>
+                <w:t xml:space="preserve">Characterization of Root-Nodule Bacteria Isolated from Hedysarum spinosissimum L, Growing in Mining Sites of Northeastern Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Auguy</w:t>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Fahr</w:t>
+                <w:t xml:space="preserve">Yassir Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moulin</w:t>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Mzibri</w:t>
+                <w:t xml:space="preserve">Antoine Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Smouni</w:t>
+                <w:t xml:space="preserve">Jamal Aurag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.1231. </w:t>
+              <w:t xml:space="preserve">SOJ Microbiology &amp; Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.1--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.01231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15226/sojmid/4/3/00156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354256v1</w:t>
+                <w:t xml:space="preserve">hal-02084510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of symbiotic nitrogen fixing acacia rhizobia from Merzouga Desert sand dunes in South East Morocco - Identification of a probable new species of &amp;lt;em&amp;gt;Ensifer&amp;lt;/em&amp;gt; adapted to stressed environments</w:t>
               </w:r>
@@ -2247,64 +2247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Sakrouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Belfquih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,453 +2361,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome sequence of Burkholderia phymatum STM815T, a broad host range and efficient nitrogen-fixing symbiont of Mimosa species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The geographical patterns of symbiont diversity in the invasive legume Mimosa pudica can be explained by the competitiveness of its symbionts and by the host genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Melkonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bournaud Caroline</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Booth</w:t>
+                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan A. C. Vriezen</w:t>
+                <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.763-774. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.2099-2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4056/sigs.4861021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577832v1</w:t>
+                <w:t xml:space="preserve">hal-02154359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and symbiotic diversity of &amp;lt;em&amp;gt;Rhizobium&amp;lt;/em&amp;gt; populations associated with cultivated lentil and pea in sub-humid and semi-arid regions of Eastern Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Lajudie</w:t>
+                <w:t xml:space="preserve">Complete Genome sequence of Burkholderia phymatum STM815T, a broad host range and efficient nitrogen-fixing symbiont of Mimosa species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bournaud Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. C. Vriezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.12.008⟩</w:t>
+              <w:t xml:space="preserve">Standards in Genomic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.763-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4056/sigs.4861021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630530v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geographical patterns of symbiont diversity in the invasive legume Mimosa pudica can be explained by the competitiveness of its symbionts and by the host genotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moulin</w:t>
+                <w:t xml:space="preserve">Genotypic and symbiotic diversity of &amp;lt;em&amp;gt;Rhizobium&amp;lt;/em&amp;gt; populations associated with cultivated lentil and pea in sub-humid and semi-arid regions of Eastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tisseyre</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Djekoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Chaintreuil</w:t>
+                <w:t xml:space="preserve">Karine Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Lajudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (7), pp.2099-2111. </w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (5), pp.368-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154359v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of symbiosis in the legume genus Aeschynomene</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of Mimosa pudica rhizobial symbionts in soils of French Guiana: investigating the origin and diversity of Burkholderia phymatum and other beta-rhizobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi P. N. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Melkonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,291 +3836,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative integrated system for real-time measurement of hybridization and melting on standard format microarrays</w:t>
+                <w:t xml:space="preserve">Effects of Medicago truncatula genetic diversity, rhizobial competition, and strain effectiveness on the diversity of a natural Sinorhizobium species community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marcy</w:t>
+                <w:t xml:space="preserve">Cécile Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Cousin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Mathilde Perrineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2144/000112758⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (18), pp.5653-5661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01107-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814717v1</w:t>
+                <w:t xml:space="preserve">hal-02668704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Medicago truncatula genetic diversity, rhizobial competition, and strain effectiveness on the diversity of a natural Sinorhizobium species community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative integrated system for real-time measurement of hybridization and melting on standard format microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rangin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+                <w:t xml:space="preserve">Gordana Cerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mathilde Perrineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilhem Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (18), pp.5653-5661. </w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.913-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01107-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2144/000112758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668704v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of rhizobacterial ACC deaminase activity on Arabidopsis indicate that ethylene mediates local root responses to plant growth-promoting rhizobacteria</w:t>
               </w:r>
@@ -4246,506 +4246,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of ectomycorrhizal Basidiomycetes from African and Indian tropical rain forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiana Riviere</w:t>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Diedhiou</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Diabate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Natarajan</w:t>
+                <w:t xml:space="preserve">Eddie Cytryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-007-0117-6⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316, pp.1307 - 1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442617v1</w:t>
+                <w:t xml:space="preserve">halsde-00151340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legumes Symbioses: Absence of Nod Genes in Photosynthetic Bradyrhizobia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal Gene Transfer and Homologous Recombination Drive the Evolution of the Nitrogen-Fixing Symbionts of Medicago Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1139548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (14), pp.5223-5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00105-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00151340v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00322137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfer and Homologous Recombination Drive the Evolution of the Nitrogen-Fixing Symbionts of Medicago Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of ectomycorrhizal Basidiomycetes from African and Indian tropical rain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiana Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diabate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">G. Senthilarasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (5), pp.415-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-007-0117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00105-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322137v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination and selection shape the molecular diversity pattern of nitrogen-fixing Sinorhizobium sp associated to Medicago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Béna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4977,51 +4977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (6), pp.1547-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5438,402 +5438,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal External and Internal Transcribed Spacers: Combined Use in the Phylogenetic Analysis of Medicago ( Leguminosae )</w:t>
+                <w:t xml:space="preserve">Molecular phylogenetic approach for studying life-history evolution: the ambiguous example of the genus Medicago L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Jubier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Bernard Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 46 (3), pp.299-306. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 265 (1401), pp.1141-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00006306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00335930v1</w:t>
+                <w:t xml:space="preserve">halsde-00335844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogenetic approach for studying life-history evolution: the ambiguous example of the genus Medicago L.</w:t>
+                <w:t xml:space="preserve">Evolution of Annual Species of the Genus Medicago: A Molecular Phylogenetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0410⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (3), pp.552-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mpev.1998.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335844v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Annual Species of the Genus Medicago: A Molecular Phylogenetic Approach</w:t>
+                <w:t xml:space="preserve">Ribosomal External and Internal Transcribed Spacers: Combined Use in the Phylogenetic Analysis of Medicago ( Leguminosae )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Jubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9 (3), pp.552-559. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (3), pp.299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/mpev.1998.0493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00006306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00335924v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00335930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5851,90 +5851,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community structure associated with rice roots in contrasting rice agrosystems in western Burkina Faso [P1.1-150]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Wonni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Itolou Kassankogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Klonowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6103,51 +6103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How genetic pressure of [i]Medicago trunculata[/i] acts on the molecular selection and population pattern of its favourite symbiotic bacteria, [i]Sinorhizobium[/i] sp.?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichny Vicheth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1677271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Valdez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Ramos-Luna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meza-Catal&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayza Asencios-Sifuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Oca&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-23-1823-RE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Taha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Attar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hnini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Raif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747731v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00642-22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Fory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Echeverri Rico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-02-21-0235-re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.761215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Lajudie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00821-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dasilva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Terzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy L M Ngonkeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;gane Diouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ngonkeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6186-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Aurag" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/sojmid/4/3/00156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mzibri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sakrouhi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Belfquih" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.01.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCW1CF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bournaud Caroline" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Booth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. C. Vriezen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.4861021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMW6GQ05-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Melkonian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12286" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6SNLB7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaintreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12424" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKCQ7SH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi P. N. Mishra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Melkonian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01235.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02183.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDHWHMWL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Contreras-Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Munive-Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02090.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668795v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.2072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chantreuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.003327-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Cerovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escalier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000112758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01107-08" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Borel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.01.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJMT0BN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Riviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Diedhiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diabate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senthilarasu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natarajan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0117-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C7E2E760B27441E203F8D4AEA1C0C0A5996397C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00105-07" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00952.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Willems" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02902-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandamme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.24.7266-7272.2003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006306" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDHQX3TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0410" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1998.0493" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGVNW2XZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jobert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichny Vicheth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Czernic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyna Suong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1677271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Valdez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Ramos-Luna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meza-Catal&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayza Asencios-Sifuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Oca&#241;a-Rodriguez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-23-1823-RE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klonowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Barro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Wonni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Itolou Kassankogno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiac085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Taha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Attar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hnini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Raif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100523" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747731v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00642-22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa S&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Somda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-21-0579-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720778v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A Fory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Echeverri Rico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M Mosquera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-02-21-0235-re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.761215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Riah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Lajudie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gotty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Djekoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00821-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Konate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wonni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kassankogno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/crops1030013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dasilva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Terzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy L M Ngonkeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;gane Diouf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa067" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bangratz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Kini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brugidou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ngonkeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6186-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fahr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mzibri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Smouni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Aurag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15226/sojmid/4/3/00156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632309v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Sakrouhi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Belfquih" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2016.01.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJRCW1CF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Melkonian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6SNLB7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bournaud Caroline" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Booth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. C. Vriezen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4056/sigs.4861021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.12.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMW6GQ05-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Chaintreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Miche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12424" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gubry-Rangin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2013.06.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKCQ7SH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi P. N. Mishra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Melkonian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01235.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mornico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Nouwen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Vermeglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes3010035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diabat&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dreyfus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02183.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TDHWHMWL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Contreras-Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Munive-Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02090.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668795v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.2072" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chantreuil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.003327-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rangin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01107-08" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00814717v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marcy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cousin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Cerovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escalier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000112758" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Borel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.01.020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QJMT0BN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1139548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322137v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00105-07" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442617v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiana Riviere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Diedhiou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diabate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senthilarasu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Natarajan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0117-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C7E2E760B27441E203F8D4AEA1C0C0A5996397C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02969.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSRTVVCS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.00952.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Willems" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.02902-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655696v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ming Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vandamme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.24.7266-7272.2003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335844v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0410" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1998.0493" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGVNW2XZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335930v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Jubier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006306" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDHQX3TT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Maur&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761580v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouvet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dulormne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>