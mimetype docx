--- v0 (2026-03-05)
+++ v1 (2026-04-28)
@@ -217,329 +217,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and biomechanical influences in the structural pattern of the femoral diaphysis among catarrhines</w:t>
+                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carlier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+                <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.18522. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1222m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655475v1</w:t>
+                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaleh Kurd Cave (Qazvin, Iran): Oldest Evidence of Middle Pleistocene Hominin Occupations and a Human Deciduous Tooth in the Iranian Central Plateau</w:t>
+                <w:t xml:space="preserve">Phylogenetic and biomechanical influences in the structural pattern of the femoral diaphysis among catarrhines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Sévêque</w:t>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Revue de Primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.18522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-024-00180-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1222m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04584258v1</w:t>
+                <w:t xml:space="preserve">hal-04655475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into patterns of integration in the femur and pelvis among catarrhines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,103 +633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do femoral biomechanical properties follow locomotor changes in primates? An ontogenetic study of olive baboons ( Papio anubis )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (4), </w:t>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1012,295 +1012,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quadrupedal walking gait of the olive baboon, Papio anubis : an exploratory study integrating kinematics and EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Silke Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Young</w:t>
+                <w:t xml:space="preserve">Niels Schouteden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Pablo Molina-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (14), pp.jeb242587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.242587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119721v1</w:t>
+                <w:t xml:space="preserve">mnhn-03431584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quadrupedal walking gait of the olive baboon, Papio anubis : an exploratory study integrating kinematics and EMG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Supiot</w:t>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Meulemans</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Schouteden</w:t>
+                <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Molina-Vila</w:t>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (14), pp.jeb242587. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.242587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03431584v1</w:t>
+                <w:t xml:space="preserve">hal-03119721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the use of soft footwear in the Gravettian cave of Cussac (Dordogne, France)</w:t>
               </w:r>
@@ -1416,64 +1416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the flake-based lithic tool morphology using 3D geometric morphometrics: A case study from the Mirak Paleolithic Site, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic study on the Morphology of Mirak Lithic Tools using 3D Geometric Morphometrics and Multivariate Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,1035 +1760,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">The composition of a Neandertal social group revealed by the hominin footprints at Le Rozel (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (39), pp.19409-19414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901789116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
+                <w:t xml:space="preserve">mnhn-02283707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">مطالعه¬ی زمین-باستان¬شناسی محوطۀ میرک (سمنان، ایران) با استفاده از آنالیزهای رسوب شناسی و فیزیکو-شیمیایی</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Variability in Paleoanthropology: New Approaches, New Issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22034/irqua.2018.702075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02568464v1</w:t>
+                <w:t xml:space="preserve">mnhn-02361917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anzo, The First Evidence of Paleolithic Cave Sites in the Northern Margin of the Iranian Central Desert, Semnan, Iran.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Akhavan Kharazian</w:t>
+                <w:t xml:space="preserve">مطالعه¬ی زمین-باستان¬شناسی محوطۀ میرک (سمنان، ایران) با استفاده از آنالیزهای رسوب شناسی و فیزیکو-شیمیایی</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sepehr Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Heydari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5923/j.archaeology.20190701.01⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/irqua.2018.702075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615938v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological−archeological study of the Mirak area (Semnan, Iran) using sedimentological and physico−chemical analyzes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anzo, The First Evidence of Paleolithic Cave Sites in the Northern Margin of the Iranian Central Desert, Semnan, Iran.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Puaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">M. Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nateghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.archaeology.20190701.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624910v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Variability in Paleoanthropology: New Approaches, New Issues?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geological−archeological study of the Mirak area (Semnan, Iran) using sedimentological and physico−chemical analyzes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.273−290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02361917v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The composition of a Neandertal social group revealed by the hominin footprints at Le Rozel (Normandy, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+                <w:t xml:space="preserve">The open-air Paleolithic site of Mirak, northern edge of the Iranian Central Desert (Semnan, Iran): Evidence of repeated human occupations during the late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laisné</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cliquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (39), pp.19409-19414. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (4), pp.465-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901789116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283707v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse Young</w:t>
+                <w:t xml:space="preserve">The gibbon's Achilles tendon revisited: consequences for the evolution of the great apes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susannah Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evie Vereecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23331⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1880), pp.20180859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03932785v1</w:t>
+                <w:t xml:space="preserve">mnhn-03932797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gibbon's Achilles tendon revisited: consequences for the evolution of the great apes?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susannah Thorpe</w:t>
+                <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evie Vereecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1880), pp.20180859. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (1), pp.65-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03932797v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03932785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire récente des recherches sur le Paléolithique supérieur dans le Zagros et dans l’Alborz (Iran)</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (5), pp.749-761. </w:t>
@@ -2921,87 +2921,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165 (1), pp.65-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajpa.23331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265391v1</w:t>
@@ -3140,559 +3140,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Pleistocene in the Northern fringes of Iranian Central Desert and the Formation of Archaeological Sites; Case Study: Mirak, Semnan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (6), pp.805-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265405v1</w:t>
+                <w:t xml:space="preserve">mnhn-03932771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic limb morpho-dynamics and the early development of interlimb coordination of walking in a quadrupedal primate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Aerts</w:t>
+                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzo.12423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (6), pp.805 - 819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965045v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Intrinsic limb morpho-dynamics and the early development of interlimb coordination of walking in a quadrupedal primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzo.12423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731421v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Moulin</w:t>
+                <w:t xml:space="preserve">The Late Pleistocene in the Northern fringes of Iranian Central Desert and the Formation of Archaeological Sites; Case Study: Mirak, Semnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.405-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03932771v1</w:t>
+                <w:t xml:space="preserve">hal-02265405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of bipedality as the result of a developmental by-product: The case study of the olive baboon (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,523 +3733,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03932778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedality from locomotor autonomy to adulthood in captive olive baboon ( Papio anubis ): Cross-sectional follow-up and first insight into the impact of body mass distribution</w:t>
+                <w:t xml:space="preserve">Effect of body mass distribution on the ontogeny of positional behaviors in non-human primates: Longitudinal follow-up of infant captive olive baboons ( Papio anubis )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 159 (1), pp.73 - 84. </w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (11), pp.1201-1221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729679v1</w:t>
+                <w:t xml:space="preserve">mnhn-04000421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of body mass distribution on the ontogeny of positional behaviors in non-human primates: Longitudinal follow-up of infant captive olive baboons ( Papio anubis )</w:t>
+                <w:t xml:space="preserve">Bipedality from locomotor autonomy to adulthood in captive olive baboon ( Papio anubis ): Cross-sectional follow-up and first insight into the impact of body mass distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (11), pp.1201-1221. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 159 (1), pp.73 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.22575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04000421v1</w:t>
+                <w:t xml:space="preserve">hal-01729679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipédie chez les primates</w:t>
+                <w:t xml:space="preserve">La marche bipède du babouin olive (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Podologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (68), pp.13 - 15. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (68), pp.16 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01737659v1</w:t>
+                <w:t xml:space="preserve">halshs-01737662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche bipède du babouin olive (Papio anubis)</w:t>
+                <w:t xml:space="preserve">Bipédie chez les primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Podologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (68), pp.16 - 19. </w:t>
+              <w:t xml:space="preserve">, 2016, 12 (68), pp.13 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpod.2016.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpod.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01737662v1</w:t>
+                <w:t xml:space="preserve">halshs-01737659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECHNO-TYPOLOGICAL ANALYSIS OF LITHIC ASSEMBLAGES OF UPPER PALEOLITHIC OPEN AIR SITE OF GARM RUD 2, BALIRAN, AMOL, MAZANDARAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahkameh Abolfathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Fazeli Nashli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.15−27</w:t>
@@ -4278,64 +4278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marche bipède des primates non humains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro spécial Grands singes, 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4354,264 +4354,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and spatiotemporal parameters of infant-carrying in olive baboons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+                <w:t xml:space="preserve">Bipedalism in non-human primates: a comparative review of behavioural and experimental explorations on catarrhines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.22576⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-014-0105-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112849v1</w:t>
+                <w:t xml:space="preserve">hal-01112832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedalism in non-human primates: a comparative review of behavioural and experimental explorations on catarrhines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Druelle</w:t>
+                <w:t xml:space="preserve">Kinematics and spatiotemporal parameters of infant-carrying in olive baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asgari-Khanaghah,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.392-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.22576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-014-0105-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01112832v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
               </w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,64 +4727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primates non humains : bilan des recherches et perpectives anthropobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.103-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4812,696 +4812,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipedal Behaviour in Olive Baboons: Infants versus Adults in a Captive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.249-249</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (6), pp.347-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112757v1</w:t>
+                <w:t xml:space="preserve">hal-01112826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molina Vila Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.263</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.249-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100862v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedal Behaviour in Olive Baboons: Infants versus Adults in a Captive Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Druelle</w:t>
+                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (6), pp.347-361</w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112826v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight-Bearing Mechanisms of Infant Carrying in Quadrupedal Primates: The Case Study of Olive Baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asgari-Khanaghah,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.249</w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.242-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100624v1</w:t>
+                <w:t xml:space="preserve">hal-01112753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (3-5), pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-Bearing Mechanisms of Infant Carrying in Quadrupedal Primates: The Case Study of Olive Baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molina Vila Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.242-243</w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112753v1</w:t>
+                <w:t xml:space="preserve">hal-01100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
               </w:r>
@@ -5602,226 +5602,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal kinematics in quadrupedal monkeys: towards a better understanding of wrist morphology and function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating load-carrying in non-human, primates: the case study of infant-carrying in Olive baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 147 (S54), pp.97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815442v1</w:t>
+                <w:t xml:space="preserve">hal-00815364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating load-carrying in non-human, primates: the case study of infant-carrying in Olive baboons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carpal kinematics in quadrupedal monkeys: towards a better understanding of wrist morphology and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2011.01448.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815364v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to compute 3D bipedal locomotion based on anthropological data - application to non-human primates and early hominids</w:t>
               </w:r>
@@ -5902,64 +5902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transition between quadrupedal and bipedal gait in hominoid and cercopithecoid models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan d'Août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Goyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6004,182 +6004,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+                <w:t xml:space="preserve">Kristiaan D’août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Hambucken</w:t>
+                <w:t xml:space="preserve">Bénédicte de La Villetanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (2), pp.159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10764-010-9398-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839207v1</w:t>
+                <w:t xml:space="preserve">hal-03219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the Moghanak prehistoric site (Tehran province, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6194,203 +6215,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (325)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of the late Neandertals from Spy (Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte de La Villetanet</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hambucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, S50, pp.202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03219983v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
               </w:r>
@@ -6402,77 +6402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte de La Villetanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.159-180</w:t>
@@ -6527,51 +6527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 138 (Suppl. 48), pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,290 +7090,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomech.2006.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00139662v1</w:t>
+                <w:t xml:space="preserve">hal-00834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.1048-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomech.2006.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00834905v1</w:t>
+                <w:t xml:space="preserve">halshs-00139662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie de l'articulation médio-carpienne des hominidés pliocènes : nouveaux éléments de discussion de l'hypothèse du knuckle-walking ancestral</w:t>
               </w:r>
@@ -7385,51 +7385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (3-4), pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,51 +7506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7575,103 +7575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
@@ -7694,376 +7694,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuf calcaire et séquence alluviale en contexte tectonique actif : la formation de Baliran (province du Mazandaran, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), pp.321-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834885v1</w:t>
+                <w:t xml:space="preserve">hal-00814692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Stance Interpolations in Database for Simulation of Bipedalism of Virtual Humans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00442356v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuf calcaire et séquence alluviale en contexte tectonique actif : la formation de Baliran (province du Mazandaran, Iran)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Morphological and Stance Interpolations in Database for Simulation of Bipedalism of Virtual Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-005-0350-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plausible locomotion for bipedal creatures using motion warping and inverse kinematics</w:t>
               </w:r>
@@ -8291,51 +8291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
@@ -8409,77 +8409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8530,51 +8530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation morpho-structurelle du squelette locomoteur chez les Catarrhiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8738,51 +8738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of femoral biomechanical properties in non human primates: study of olive baboon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,90 +8855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paleolithic cave of Qaleh Kurd (Qazvin, IRAN): geoarchaeological study by using micromorphology and physical-chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Gorgan, Iran</w:t>
@@ -9006,64 +9006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 ESHE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Faro, Portugal</w:t>
@@ -9092,90 +9092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of Neandertals: The contribution of an experimental analysis on footprints to the knowledge of the biological features of the Rozel hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Biets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9217,103 +9217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From footprints to locomotor anatomy? The contribution of geometric morphometrics to the study of the hominin footprints from the Upper Pleistocene site of Rozel (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of the Prehistoric and Protohistoric Sciences Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,103 +9338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of Neandertals: the first study of the footprints from the Late Pleistocene site of Rozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Young Natural History scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
@@ -9463,103 +9463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full integrated analysis of bipedal gait in olive baboons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. d'Août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion, 7-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rousset sur Arc, Primatology Station of the CNRS, France. 2015</w:t>
@@ -9620,51 +9620,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9784,51 +9784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge van Sint Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9994,338 +9994,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire dans le Plateau Central Iranien :De Garm Roud (Mazandaran) à Qaleh Kurd (Qazvin)</w:t>
+                <w:t xml:space="preserve">Sneakers. D'hier à aujourd'hui. Une rencontre avec Gilles Berillon, paléoanthropologue (CNRS / MNHN) et Jean Leclercq, expert de l’industrie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'Académie des Inscriptions et Belles-Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIBL Paris, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences de la Société des Amis du Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du Musée de l'Homme, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058807v1</w:t>
+                <w:t xml:space="preserve">hal-04058781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomécanique du fémur reflète-t-elle les comportements locomoteurs ? Étude de l’organisation structurelle de la diaphyse fémorale chez les catarrhiniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème colloque de la Société francophone de primatologie (SFDP) – Dans la tête des primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2022, Aix-en -Provence, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.15135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneakers. D'hier à aujourd'hui. Une rencontre avec Gilles Berillon, paléoanthropologue (CNRS / MNHN) et Jean Leclercq, expert de l’industrie du sport</w:t>
+                <w:t xml:space="preserve">Préhistoire dans le Plateau Central Iranien :De Garm Roud (Mazandaran) à Qaleh Kurd (Qazvin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Leclercq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la Société des Amis du Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis du Musée de l'Homme, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences de l'Académie des Inscriptions et Belles-Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIBL Paris, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058781v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
               </w:r>
@@ -10514,51 +10514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en courssur la Préhistoire de l’Hommedans le Plateau Central Iranien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,1448 +10603,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bipedal walking of the olive baboon, Papio anubis: a kinematic study from infancy to adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+                <w:t xml:space="preserve">Middle Pleistocene Cave of Qaleh Kurd: the oldest human occupation in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
+              <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gorgan, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020988v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series dating of the palaeoanthropological site of Qaleh Kurd, Iran - preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prehistoric settlement of the northern Iranian Central Plateau. Recent data from excavations at Mirak (Semnan) and Qaleh Kurd (Qazvin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de l’UISPP (colloque on line)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Sep 2021, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">Webinar de l'Institut Français de Recherches en Iran - IFRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, Jul 2021, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03977552v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Geometric Morphometrics in the Paleolithic Archaeology of Iran; the Northern Iranian Central Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IranQua, Sep 2021, Gorgan, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Cave of Qaleh Kurd: the oldest human occupation in Iran</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ESR/U-series dating of the palaeoanthropological site of Qaleh Kurd, Iran - preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Gorgan, Iran</w:t>
+              <w:t xml:space="preserve">19ème colloque de l’UISPP (colloque on line)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Sep 2021, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058452v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03977552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric settlement of the northern Iranian Central Plateau. Recent data from excavations at Mirak (Semnan) and Qaleh Kurd (Qazvin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bipedal walking of the olive baboon, Papio anubis: a kinematic study from infancy to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar de l'Institut Français de Recherches en Iran - IFRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, Jul 2021, Téhéran (Iran), Iran</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058440v1</w:t>
+                <w:t xml:space="preserve">hal-04020988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des activités locomotrices sur la biomécanique du fémur : étude ontogénétique du babouin olive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1846es Journées de la Société d’Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817821v1</w:t>
+                <w:t xml:space="preserve">hal-04058746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des marches bipèdes. Entre étude de primates non humains et simulation de la bipédie chez les Hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du LAMPEA - Master 2 Archéologie, sciences de l’archéologie / Parcours « Bio-Archéologie et approches naturalistes des séquences anthropisées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAMPEA, Aix en Provence, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des activités locomotrices sur la biomécanique du fémur : étude ontogénétique du babouin olive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1846es Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, en ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.8680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058746v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des marches bipède et quadrupède du babouin olive (Papio anubis) : activité musculaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphotypes In Biological Anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de la SFDP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Workshop in Bioanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Jul 2021, Téhéran (Iran), Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021004v1</w:t>
+                <w:t xml:space="preserve">hal-04058747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotypes In Biological Anthropology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement des marches bipède et quadrupède du babouin olive (Papio anubis) : activité musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Molina‐vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Workshop in Bioanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33ème colloque de la SFDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/primatologie.9047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058747v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipédie du babouin olive (Papio anubis) : étude de la cinématique articulaire du membre inférieur au cours de l’ontogenèse.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1846es journées de la Société d'Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233155v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative functional anatomy using rigid multibody simulation and anatomical transfer: Homo sapiens, Pan paniscus and Papio anubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">M. Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bucki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Supiot</w:t>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel de la Société de Biomécanique, Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitier, France. pp.S457-S459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipédie du babouin olive (Papio anubis) : étude de la cinématique articulaire du membre inférieur au cours de l’ontogenèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1846es journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleolithic of the Northern Iranian Central Desert.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12082,51 +12082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking with hominins: from the reconstruction of a plausible anatomical model to gait energetics in Neandertals. Methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12212,103 +12212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
@@ -12432,64 +12432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12527,90 +12527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation morphologique d’empreintes de pieds et substrat : apport de l’expérimentation à la connaissance de la biologie des hommes du Rozel (Pléistocène supérieur, Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Biets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12646,346 +12646,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement technique au Paléolithique Supérieur en Alborz (Iran)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+                <w:t xml:space="preserve">The positional repertoires of hominins: New insights from extant primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058286v1</w:t>
+                <w:t xml:space="preserve">hal-04020773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positional repertoires of hominins: New insights from extant primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Aerts</w:t>
+                <w:t xml:space="preserve">Comportement technique au Paléolithique Supérieur en Alborz (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahkameh Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020773v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation morphologique au cours de l'ontogenèse chez les primates actuels : modèles généraux et différences interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan D’août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13187,51 +13187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13394,77 +13394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre populations humaines, de la préhistoire à nos jours. Regards croisés de la paléoanthropologie, de l’archéo-préhistoire et de la génétique sur l’Eurasie méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13506,103 +13506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominin Footprints from the Late Pleistocene site of Le Rozel (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Mettmann, Neandertal Museum, Germany</w:t>
@@ -13631,51 +13631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les empreintes de pieds humains du Rozel (Manche, France). Inventaire et premiers résultats paléobiologiques et fonctionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13683,51 +13683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Champalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Eluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e journées de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2017, Paris, France</w:t>
@@ -13769,64 +13769,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give me your shape and I will tell you how you move: A case study of the ontogeny of the olive baboon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS,, Dec 2016, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13933,51 +13933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrative de la marche et du transport d'enfant chez les Qachqai, nomades non mécanisés du Fars (Iran). Perspectives anthropobiologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14022,290 +14022,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">GarmRoud (Baliran, Mazandaran), Une halte de chasse au Paléolithique supérieur. De la découverte à l'étude pluridisciplinaire du site, histoire d'un programme franco-iranien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Institut Français de Recherches en Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, May 2016, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911981v1</w:t>
+                <w:t xml:space="preserve">hal-02984430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GarmRoud (Baliran, Mazandaran), Une halte de chasse au Paléolithique supérieur. De la découverte à l'étude pluridisciplinaire du site, histoire d'un programme franco-iranien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Institut Français de Recherches en Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, May 2016, Teheran, Iran</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984430v1</w:t>
+                <w:t xml:space="preserve">hal-02911981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mass distribution reflect the manner in which primates move? An integrative study using the baboon as a model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation for Primatology meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14324,368 +14324,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bones to plausible (loco)motion: Palaeoanthropological point of view.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Movement and Morphology in Nature: Inspiration for (future) Technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D’août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973116v1</w:t>
+                <w:t xml:space="preserve">hal-02973133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRT applied to biomechanics: How far can we dream?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molina-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Molina-Vila</w:t>
+                <w:t xml:space="preserve">R. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rimbaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement and Morphology in Nature: Inspiration for (future) Technology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Druelle</w:t>
+                <w:t xml:space="preserve">From bones to plausible (loco)motion: Palaeoanthropological point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D’août</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Berillon</w:t>
+                <w:t xml:space="preserve">F. Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973133v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age Differences in Locomotor Behaviour of Catarrhini: A Case Study of Bipedal Behaviour and Its Morphological Correlates in a Sample of Captive Olive Baboons (Papio anubis)</w:t>
               </w:r>
@@ -15005,90 +15005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2023. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15127,90 +15127,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP. Rapport annuel 2022. Fouilles et analyses à Qaleh Kurd (Qazvin, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15249,77 +15249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran) et Mirak (Semnan, Iran). Bilan du Quadriennal 2018-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15371,90 +15371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kurd (Qazvin, Iran), Mirak (Semnan, Iran). Bilan des analyses réalisées en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modarres. 2020, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15493,90 +15493,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Qaleh Kord (Qazvin, Iran), Analyses et deuxième campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2019, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15615,90 +15615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - Mirak 8 (Semnan), mission d’étude / Qaleh Kord (Qazvin), première campagne de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares. 2018, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15737,51 +15737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 11ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15859,51 +15859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Paléoanthropologique Franco-Iranien - FIPP - 10ème Campagne, Fouille du site Mirak 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16080,271 +16080,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Paléoanthropologique Franco Iranien (FIPP). Rapport de la neuvième campagne de terrain. Fouille du site Mirak 8 (Français et Persan)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+                <w:t xml:space="preserve">Le Rozel (Manche). Le Pou. Rapport de la campagne des opérations 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
+                <w:t xml:space="preserve">Elizabeth Tribouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS, Université Tarbiat Modares, Université de Téhéran. 2015, 122 p</w:t>
+              <w:t xml:space="preserve">SRA Basse-Normandie. 2015, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060165v1</w:t>
+                <w:t xml:space="preserve">hal-04060155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rozel (Manche). Le Pou. Rapport de la campagne des opérations 2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme Paléoanthropologique Franco Iranien (FIPP). Rapport de la neuvième campagne de terrain. Fouille du site Mirak 8 (Français et Persan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, Université Tarbiat Modares, Université de Téhéran. 2015, 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Van Vliet-Lanoë</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04060155v1</w:t>
+                <w:t xml:space="preserve">hal-04060165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16356,147 +16356,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tracks of Neandertals: The Ichnological Assemblage from Le Rozel (Normandy, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Verna</w:t>
+                <w:t xml:space="preserve">Qaleh Kurd Cave, a Middle Paleolithic Site with evidence of human remains, Avaj, Qazvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iranian Center for Archaeological Research. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Prehistoric Human Tracks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iran Palaeolithic. Archaeological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (2), pp.22-34, 2021, Iran Palaeolithic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03431635v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduce to Understand: Experimental Approach Based on Footprints in Cussac Cave (Southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysianna Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16528,205 +16553,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Prehistoric Human Tracks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.67 - 89, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60406-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03431654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaleh Kurd Cave, a Middle Paleolithic Site with evidence of human remains, Avaj, Qazvin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">On the Tracks of Neandertals: The Ichnological Assemblage from Le Rozel (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran Palaeolithic. Archaeological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reading Prehistoric Human Tracks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.183-200, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60406-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058367v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03431635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac.</w:t>
               </w:r>
@@ -16835,268 +16835,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
+                <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
+              <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977686v1</w:t>
+                <w:t xml:space="preserve">hal-02977694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. </w:t>
+                <w:t xml:space="preserve">Chapitre 9 - Garm Roud 2 : une halte de chasse au Paléolithique supérieur en Alborz central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéo-éditions.com/IFRI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berillon et al. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-25, 2016</w:t>
+              <w:t xml:space="preserve">Berillon G. et Asgari Khaneghah A. (eds), Garm Roud. Une halte de chasse en Iran, Paléolithique supérieur / Garm Roud. A Hunting place in Iran, Upper Palaeolithic.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-93, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977694v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note 3. Techniques and conventions used during the excavation at Garm Roud.</w:t>
               </w:r>
@@ -17222,320 +17222,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
+                <w:t xml:space="preserve">Anthropometry in bipedal locomotion: the link between anatomy and gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Huw Crompton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">V.R Preedy. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Use of anthropometry in bipedal locomotion, Springer, 2012</w:t>
+              <w:t xml:space="preserve">Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.2927-2949, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159417v1</w:t>
+                <w:t xml:space="preserve">hal-00815340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometry in bipedal locomotion: the link between anatomy and gait</w:t>
+                <w:t xml:space="preserve">The Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Huw Crompton</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Collectif. </w:t>
+                <w:t xml:space="preserve">Robin Crompton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V.R Preedy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.2927-2949, 2012</w:t>
+              <w:t xml:space="preserve">The Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Use of anthropometry in bipedal locomotion, Springer, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815340v1</w:t>
+                <w:t xml:space="preserve">hal-01159417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In what manner do quadrupedal primates walk on two legs ? Preliminary results on Olive Baboons (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan d'Août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17620,51 +17620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate Locomotion: Linking Field and Laboratory Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17762,51 +17762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18009,64 +18009,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garm Roud. Hunting Place in Iran. Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions IFRI &amp; @rchéo-éditions. pp.287, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -18593,51 +18593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2022.104739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meulemans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schouteden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molina-Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02127-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Oryat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehr Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/irqua.2018.702075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nateghi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdollahi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.archaeology.20190701.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharazian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23331" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Thorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Vereecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahkameh Abolfathi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meklit Yadeta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.03.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265405v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Azizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12423" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22837" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RG6TXFC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000421v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22575" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7JVM5N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli Nashli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Anvari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asgari-Khanaghah," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22576" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHMJHB0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112832v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0105-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0115-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Vila Pau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100862v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Aout" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2011.01448.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Goyens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846257v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berthet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Kimura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10452" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molina&#8208;vila" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team of the FIPP Joint French And Iranian Palaeoanthropological Project" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977552v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058449v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058452v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058440v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021004v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058208v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714980" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolfathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baills" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Champalle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eluard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Druelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984430v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Multon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910711v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina-Vila" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rimbaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacoste" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973133v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060132v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060165v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tribouillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431654v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977688v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2022.104739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meulemans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schouteden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molina-Vila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02127-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Oryat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehr Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/irqua.2018.702075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nateghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdollahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.archaeology.20190701.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharazian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Thorpe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Vereecke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23331" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahkameh Abolfathi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meklit Yadeta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.03.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aerts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Azizi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7JVM5N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RG6TXFC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli Nashli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0105-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Anvari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asgari-Khanaghah," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22576" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHMJHB0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0115-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Vila Pau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Aout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2011.01448.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Goyens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berthet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Kimura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10452" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molina&#8208;vila" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team of the FIPP Joint French And Iranian Palaeoanthropological Project" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714980" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolfathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baills" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Champalle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eluard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Druelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984430v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina-Vila" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rimbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacoste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Multon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060132v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060155v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tribouillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431654v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977688v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>