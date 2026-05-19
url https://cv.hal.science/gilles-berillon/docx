--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -627,680 +627,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do femoral biomechanical properties follow locomotor changes in primates? An ontogenetic study of olive baboons ( Papio anubis )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+                <w:t xml:space="preserve">First geoarchaeological study of a Palaeolithic site on the northern edge of the Iranian Central Desert: Mirak (Semnan, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.104739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2022.104739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817781v1</w:t>
+                <w:t xml:space="preserve">hal-03938581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First geoarchaeological study of a Palaeolithic site on the northern edge of the Iranian Central Desert: Mirak (Semnan, Iran)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of bipedal walking in olive baboons, Papio anubis : A kinematic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, pp.104739. </w:t>
+              <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2022.104739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938581v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of bipedal walking in olive baboons, Papio anubis : A kinematic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Özçelebi</w:t>
+                <w:t xml:space="preserve">Do femoral biomechanical properties follow locomotor changes in primates? An ontogenetic study of olive baboons ( Papio anubis )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Biological Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 174 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512674v1</w:t>
+                <w:t xml:space="preserve">hal-03817781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quadrupedal walking gait of the olive baboon, Papio anubis : an exploratory study integrating kinematics and EMG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Supiot</w:t>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Meulemans</w:t>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Schouteden</w:t>
+                <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Molina-Vila</w:t>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (14), pp.jeb242587. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.242587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03431584v1</w:t>
+                <w:t xml:space="preserve">hal-03119721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quadrupedal walking gait of the olive baboon, Papio anubis : an exploratory study integrating kinematics and EMG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Silke Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Young</w:t>
+                <w:t xml:space="preserve">Niels Schouteden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Pablo Molina-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (14), pp.jeb242587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.242587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119721v1</w:t>
+                <w:t xml:space="preserve">mnhn-03431584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the use of soft footwear in the Gravettian cave of Cussac (Dordogne, France)</w:t>
               </w:r>
@@ -1671,64 +1671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59, pp.101082. </w:t>
@@ -1760,542 +1760,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The composition of a Neandertal social group revealed by the hominin footprints at Le Rozel (Normandy, France)</w:t>
+                <w:t xml:space="preserve">مطالعه¬ی زمین-باستان¬شناسی محوطۀ میرک (سمنان، ایران) با استفاده از آنالیزهای رسوب شناسی و فیزیکو-شیمیایی</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Duveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Mohammad Sepehr Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Heydari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Verna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901789116⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.273-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22034/irqua.2018.702075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02283707v1</w:t>
+                <w:t xml:space="preserve">hal-02568464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Variability in Paleoanthropology: New Approaches, New Issues?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anzo, The First Evidence of Paleolithic Cave Sites in the Northern Margin of the Iranian Central Desert, Semnan, Iran.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daver</w:t>
+                <w:t xml:space="preserve">A. Nateghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">A. Abdollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berillon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0062⟩</w:t>
+              <w:t xml:space="preserve">Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.archaeology.20190701.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02361917v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">مطالعه¬ی زمین-باستان¬شناسی محوطۀ میرک (سمنان، ایران) با استفاده از آنالیزهای رسوب شناسی و فیزیکو-شیمیایی</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The composition of a Neandertal social group revealed by the hominin footprints at Le Rozel (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Sepehr Akhavan Kharazian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryam Heydari</w:t>
+                <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guérin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22034/irqua.2018.702075⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (39), pp.19409-19414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901789116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568464v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anzo, The First Evidence of Paleolithic Cave Sites in the Northern Margin of the Iranian Central Desert, Semnan, Iran.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Variability in Paleoanthropology: New Approaches, New Issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hashemi</w:t>
+                <w:t xml:space="preserve">G. Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nateghi</w:t>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdollahi</w:t>
+                <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akhavan Kharazian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5923/j.archaeology.20190701.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615938v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02361917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological−archeological study of the Mirak area (Semnan, Iran) using sedimentological and physico−chemical analyzes.</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2432,64 +2432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,265 +2902,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesse Young</w:t>
+                <w:t xml:space="preserve">New hominin postcranial remains from locality OMO 323, Shungura Formation, Lower Omo Valley, southwestern Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meklit Yadeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265391v1</w:t>
+                <w:t xml:space="preserve">hal-01989697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hominin postcranial remains from locality OMO 323, Shungura Formation, Lower Omo Valley, southwestern Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
+                <w:t xml:space="preserve">Behavioral implications of ontogenetic changes in intrinsic hand and foot proportions in olive baboons ( Papio Anubis )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989697v1</w:t>
+                <w:t xml:space="preserve">hal-02265391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
               </w:r>
@@ -3219,312 +3219,312 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 230 (6), pp.805-819. </w:t>
+              <w:t xml:space="preserve">, 2017, 230 (6), pp.805 - 819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03932771v1</w:t>
+                <w:t xml:space="preserve">hal-01731421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Intrinsic limb morpho-dynamics and the early development of interlimb coordination of walking in a quadrupedal primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzo.12423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731421v1</w:t>
+                <w:t xml:space="preserve">hal-02965045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic limb morpho-dynamics and the early development of interlimb coordination of walking in a quadrupedal primate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Aerts</w:t>
+                <w:t xml:space="preserve">Segmental morphometrics of the olive baboon ( Papio anubis ): a longitudinal study from birth to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (6), pp.805-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jzo.12423⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02965045v1</w:t>
+                <w:t xml:space="preserve">mnhn-03932771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene in the Northern fringes of Iranian Central Desert and the Formation of Archaeological Sites; Case Study: Mirak, Semnan</w:t>
               </w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Fazeli Nashli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Journal of Iran (Iranqua)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.15−27</w:t>
@@ -4278,64 +4278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La marche bipède des primates non humains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la Science. Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Numéro spécial Grands singes, 86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil hominins, quadrupedal primates and the origin of human bipedalism: a 3D geometric morphometric analysis of the Primate hamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4727,64 +4727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primates non humains : bilan des recherches et perpectives anthropobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.103-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4812,817 +4812,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipedal Behaviour in Olive Baboons: Infants versus Adults in a Captive Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Druelle</w:t>
+                <w:t xml:space="preserve">Weight-Bearing Mechanisms of Infant Carrying in Quadrupedal Primates: The Case Study of Olive Baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asgari-Khanaghah,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (6), pp.347-361</w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.242-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112826v1</w:t>
+                <w:t xml:space="preserve">hal-01112753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.249-249</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112757v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molina Vila Pau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiaan d'Aout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.263</w:t>
+              <w:t xml:space="preserve">, 2013, 84, pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100862v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-Bearing Mechanisms of Infant Carrying in Quadrupedal Primates: The Case Study of Olive Baboons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Asgari-Khanaghah,</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 84, pp.242-243</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112753v1</w:t>
+                <w:t xml:space="preserve">hal-01120662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+                <w:t xml:space="preserve">Bipedal Behaviour in Olive Baboons: Infants versus Adults in a Captive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.263</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (6), pp.347-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112766v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics and Control of Walking in Olive Baboons (Papio anubis): New Perspectives from Trained and Instrumented Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molina Vila Pau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84, pp.249</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.249-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100624v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage isotopique au cours de la croissance chez le babouin olive (Papio anubis) : Analyse longitudinale et transversale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Locomotor Versatility in Primates: Baboons Shifting to Bipedal and Tripedal Gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Dubreuil</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.23</w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120662v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating load-carrying in non-human, primates: the case study of infant-carrying in Olive baboons</w:t>
               </w:r>
@@ -5703,51 +5703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpal kinematics in quadrupedal monkeys: towards a better understanding of wrist morphology and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan D’août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6389,64 +6389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion of the functional role of the ulnotriquetral contact in anthropoid primates through new data of carpal kinematics and ligamentous anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6712,51 +6712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpal kinematics in extant non hominoid anthropoids using an X-ray methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6965,208 +6965,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousterian in central Alborz. Preliminary results of the 2006 field mission of the French and Iranian Palaeoanthropological Program on the Moghanak locality (Damavand, Teheran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.1048-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomech.2006.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833462v1</w:t>
+                <w:t xml:space="preserve">halshs-00139662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new open air Palaeolithic localities in Central Alborz (Northern Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,576 +7167,584 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (4), pp.380-387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2006.10.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+                <w:t xml:space="preserve">Morphologie de l'articulation médio-carpienne des hominidés pliocènes : nouveaux éléments de discussion de l'hypothèse du knuckle-walking ancestral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Marchal</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00139662v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie de l'articulation médio-carpienne des hominidés pliocènes : nouveaux éléments de discussion de l'hypothèse du knuckle-walking ancestral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Daver</w:t>
+                <w:t xml:space="preserve">Les peuplements préhistoriques de l'Iran. Premiers résultats du programme paléoanthropologique franco-iranien à Yazd, Damavand et Amol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (3-4), pp.225</w:t>
+              <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815397v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peuplements préhistoriques de l'Iran. Premiers résultats du programme paléoanthropologique franco-iranien à Yazd, Damavand et Amol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mousterian in central Alborz. Preliminary results of the 2006 field mission of the French and Iranian Palaeoanthropological Program on the Moghanak locality (Damavand, Teheran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Bahain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Beheshti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bastanshenasi Daneshga Teheran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (4), pp.12-25</w:t>
+              <w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.60-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833464v1</w:t>
+                <w:t xml:space="preserve">hal-00833462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aminzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3-4), pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834290v1</w:t>
+                <w:t xml:space="preserve">hal-00834885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuf calcaire et séquence alluviale en contexte tectonique actif : la formation de Baliran (province du Mazandaran, Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,613 +7772,613 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (4), pp.321-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence humaine au Pléistocène supérieur en Alborz Central (Iran). Premiers résultats de la fouille du site de plein air Garm Roud 2 (Amol, Mazadaran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and Stance Interpolations in Database for Simulation of Bipedalism of Virtual Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-005-0350-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834885v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Stance Interpolations in Database for Simulation of Bipedalism of Virtual Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Dumont</w:t>
+                <w:t xml:space="preserve">Plausible locomotion for bipedal creatures using motion warping and inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CGI 2006, 4035, pp.586-593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00442356v1</w:t>
+                <w:t xml:space="preserve">inria-00441134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plausible locomotion for bipedal creatures using motion warping and inverse kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+                <w:t xml:space="preserve">Moghanak, Otchounak, Garm Roud 2 : nouveaux assemblages paléolithiques dans le Nord de l'Iran. Caractérisations typo-technologiques et attributions chrono-culturelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, CGI 2006, 4035, pp.586-593</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441134v1</w:t>
+                <w:t xml:space="preserve">hal-00834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples bipédies.</w:t>
+                <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 330, pp.77-83</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00007583v1</w:t>
+                <w:t xml:space="preserve">inria-00441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
+                <w:t xml:space="preserve">Les multiples bipédies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 330, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441138v1</w:t>
+                <w:t xml:space="preserve">halshs-00007583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8409,51 +8409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8842,64 +8842,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paleolithic cave of Qaleh Kurd (Qazvin, IRAN): geoarchaeological study by using micromorphology and physical-chemical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Heydari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9092,90 +9092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of Neandertals: The contribution of an experimental analysis on footprints to the knowledge of the biological features of the Rozel hominins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Biets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lancelot Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9217,103 +9217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From footprints to locomotor anatomy? The contribution of geometric morphometrics to the study of the hominin footprints from the Upper Pleistocene site of Rozel (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of the Prehistoric and Protohistoric Sciences Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,103 +9338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the tracks of Neandertals: the first study of the footprints from the Late Pleistocene site of Rozel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Young Natural History scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
@@ -9463,103 +9463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full integrated analysis of bipedal gait in olive baboons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion, 7-8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rousset sur Arc, Primatology Station of the CNRS, France. 2015</w:t>
@@ -9614,277 +9614,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chevalier</w:t>
+                <w:t xml:space="preserve">Tara Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
+                <w:t xml:space="preserve">Serge van Sint Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Becdelievre</w:t>
+                <w:t xml:space="preserve">Stéphane Louryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Been</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2024, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Oct 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655465v1</w:t>
+                <w:t xml:space="preserve">hal-04731705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction numérique de l’individu néandertalien Spy II : défis et avantages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tara Chapman</w:t>
+                <w:t xml:space="preserve">Alternative biomechanical strategies of Neandertals and Homo sapiens femora during the Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge van Sint Jan</w:t>
+                <w:t xml:space="preserve">Tony Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Louryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+                <w:t xml:space="preserve">Anna Maria Kubicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Been</w:t>
+                <w:t xml:space="preserve">Camille de Becdelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Colloque du Groupement des Anthropologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement des Anthropologistes de Langue Française, Oct 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">93rd Annual Meeting of the American Association of Biological Anthropologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Biological Anthropologists, Mar 2024, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731705v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler le passé à partir du présent : reconstruction de morphotypes anciens de primates par une technique combinant bootstrap et phylogénie</w:t>
               </w:r>
@@ -9994,125 +9994,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneakers. D'hier à aujourd'hui. Une rencontre avec Gilles Berillon, paléoanthropologue (CNRS / MNHN) et Jean Leclercq, expert de l’industrie du sport</w:t>
+                <w:t xml:space="preserve">Préhistoire dans le Plateau Central Iranien :De Garm Roud (Mazandaran) à Qaleh Kurd (Qazvin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Leclercq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la Société des Amis du Musée de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Amis du Musée de l'Homme, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences de l'Académie des Inscriptions et Belles-Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIBL Paris, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058781v1</w:t>
+                <w:t xml:space="preserve">hal-04058807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biomécanique du fémur reflète-t-elle les comportements locomoteurs ? Étude de l’organisation structurelle de la diaphyse fémorale chez les catarrhiniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10161,171 +10174,158 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème colloque de la Société francophone de primatologie (SFDP) – Dans la tête des primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Primatologie, Oct 2022, Aix-en -Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/primatologie.15135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire dans le Plateau Central Iranien :De Garm Roud (Mazandaran) à Qaleh Kurd (Qazvin)</w:t>
+                <w:t xml:space="preserve">Sneakers. D'hier à aujourd'hui. Une rencontre avec Gilles Berillon, paléoanthropologue (CNRS / MNHN) et Jean Leclercq, expert de l’industrie du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'Académie des Inscriptions et Belles-Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIBL Paris, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences de la Société des Amis du Musée de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis du Musée de l'Homme, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058807v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point of view on bioanthropology: In Honor to Professor Asghar Asgari Khaneghah</w:t>
               </w:r>
@@ -10603,450 +10603,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Cave of Qaleh Kurd: the oldest human occupation in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Geometric Morphometrics in the Paleolithic Archaeology of Iran; the Northern Iranian Central Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Gorgan, Iran</w:t>
+              <w:t xml:space="preserve">, IranQua, Sep 2021, Gorgan, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058452v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric settlement of the northern Iranian Central Plateau. Recent data from excavations at Mirak (Semnan) and Qaleh Kurd (Qazvin)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ESR/U-series dating of the palaeoanthropological site of Qaleh Kurd, Iran - preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar de l'Institut Français de Recherches en Iran - IFRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, Jul 2021, Téhéran (Iran), Iran</w:t>
+              <w:t xml:space="preserve">19ème colloque de l’UISPP (colloque on line)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Sep 2021, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058440v1</w:t>
+                <w:t xml:space="preserve">mnhn-03977552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Geometric Morphometrics in the Paleolithic Archaeology of Iran; the Northern Iranian Central Desert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+                <w:t xml:space="preserve">Prehistoric settlement of the northern Iranian Central Plateau. Recent data from excavations at Mirak (Semnan) and Qaleh Kurd (Qazvin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IranQua, Sep 2021, Gorgan, Iran</w:t>
+              <w:t xml:space="preserve">Webinar de l'Institut Français de Recherches en Iran - IFRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, Jul 2021, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058449v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04058440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series dating of the palaeoanthropological site of Qaleh Kurd, Iran - preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle Pleistocene Cave of Qaleh Kurd: the oldest human occupation in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team of the FIPP Joint French And Iranian Palaeoanthropological Project</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème colloque de l’UISPP (colloque on line)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Sep 2021, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">2d International Conference on Quaternary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gorgan, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03977552v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04058452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bipedal walking of the olive baboon, Papio anubis: a kinematic study from infancy to adulthood</w:t>
               </w:r>
@@ -11134,191 +11134,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
+                <w:t xml:space="preserve">Diversité des marches bipèdes. Entre étude de primates non humains et simulation de la bipédie chez les Hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
+              <w:t xml:space="preserve">Séminaires du LAMPEA - Master 2 Archéologie, sciences de l’archéologie / Parcours « Bio-Archéologie et approches naturalistes des séquences anthropisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAMPEA, Aix en Provence, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058746v1</w:t>
+                <w:t xml:space="preserve">hal-04058773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des marches bipèdes. Entre étude de primates non humains et simulation de la bipédie chez les Hominines</w:t>
+                <w:t xml:space="preserve">Field Based Bioanthropology: Palaeoanthropology, An Overview Of The French Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du LAMPEA - Master 2 Archéologie, sciences de l’archéologie / Parcours « Bio-Archéologie et approches naturalistes des séquences anthropisées »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAMPEA, Aix en Provence, Nov 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Workshop in Bioanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Feb 2021, Tehran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058773v1</w:t>
+                <w:t xml:space="preserve">hal-04058746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des activités locomotrices sur la biomécanique du fémur : étude ontogénétique du babouin olive</w:t>
               </w:r>
@@ -11605,286 +11605,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+                <w:t xml:space="preserve">Comparative functional anatomy using rigid multibody simulation and anatomical transfer: Homo sapiens, Pan paniscus and Papio anubis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bucki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Annuel de la Société de Biomécanique, Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitier, France. pp.S457-S459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative functional anatomy using rigid multibody simulation and anatomical transfer: Homo sapiens, Pan paniscus and Papio anubis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lamberton</w:t>
+                <w:t xml:space="preserve">Results of the first campaign of excavation at Qaleh Kurd, Avaj, Province of Qazvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société de Biomécanique, Poitiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 Annual Meeting of Archaeology in Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Mar 2020, Téhéran, Iran</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058208v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipédie du babouin olive (Papio anubis) : étude de la cinématique articulaire du membre inférieur au cours de l’ontogenèse.</w:t>
               </w:r>
@@ -12076,2616 +12076,2616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04058436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking with hominins: from the reconstruction of a plausible anatomical model to gait energetics in Neandertals. Methodological aspects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dune Anduze</w:t>
+                <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mozhgan Jayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Colloque Annuel de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058850v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second and Third Seasons of Excavation at the Paleolithic Open-Air Site of Mirak, Semnan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bipédie, qu’es aquò ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Meeting of Archaeology in Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR, Mar 2019, Téheran, France</w:t>
+              <w:t xml:space="preserve">Conférences du Pôle d'Interprétation de la Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIP Eyzies de Tayac, Apr 2019, Les Eyzies de Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058429v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipédie, qu’es aquò ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking with hominins: from the reconstruction of a plausible anatomical model to gait energetics in Neandertals. Methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dune Anduze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences du Pôle d'Interprétation de la Préhistoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème Colloque Annuel de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Biomécanique, Oct 2019, Poitiers, France. pp.S519-S520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058750v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedo-sedimentary Evolution and Site Formation Processes in Mirak Mound 8, South of Semnan</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The positional repertoires of hominins: New insights from extant primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First International &amp; Third National Congress of the Iranian Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iranian Geological Survey, Feb 2018, Téhéran (Iran), Iran</w:t>
+              <w:t xml:space="preserve">5th International Paleontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058296v1</w:t>
+                <w:t xml:space="preserve">hal-04020773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation morphologique d’empreintes de pieds et substrat : apport de l’expérimentation à la connaissance de la biologie des hommes du Rozel (Pléistocène supérieur, Manche)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lancelot Lefevre</w:t>
+                <w:t xml:space="preserve">Comportement technique au Paléolithique Supérieur en Alborz (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahkameh Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1843e journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844185v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positional repertoires of hominins: New insights from extant primates</w:t>
+                <w:t xml:space="preserve">Variation morphologique au cours de l'ontogenèse chez les primates actuels : modèles généraux et différences interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan D’août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Paleontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1843ème Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020773v1</w:t>
+                <w:t xml:space="preserve">hal-04020886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement technique au Paléolithique Supérieur en Alborz (Iran)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+                <w:t xml:space="preserve">Human tracks in the cave of Fontanet (Ornolac−Ussat−les−Bains, Ariège, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058286v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation morphologique au cours de l'ontogenèse chez les primates actuels : modèles généraux et différences interspécifiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportement technique au Paléolithique supérieur en Alborz (Iran).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1843ème Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020886v1</w:t>
+                <w:t xml:space="preserve">hal-02865313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human tracks in the cave of Fontanet (Ornolac−Ussat−les−Bains, Ariège, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
+                <w:t xml:space="preserve">Pedo-sedimentary Evolution and Site Formation Processes in Mirak Mound 8, South of Semnan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès de l’UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the First International &amp; Third National Congress of the Iranian Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iranian Geological Survey, Feb 2018, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058256v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04058296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement technique au Paléolithique supérieur en Alborz (Iran).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bonilauri</w:t>
+                <w:t xml:space="preserve">Variation morphologique d’empreintes de pieds et substrat : apport de l’expérimentation à la connaissance de la biologie des hommes du Rozel (Pléistocène supérieur, Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Biets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laisné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1843e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865313v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory and study of human and non−human tracks of Cussac Cave (Le Buisson−de−Cadouin, Dordogne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre populations humaines, de la préhistoire à nos jours. Regards croisés de la paléoanthropologie, de l’archéo-préhistoire et de la génétique sur l’Eurasie méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Neandertal Museum, Mettmann. Institute of Prehistoric Archaeology, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Conférences de l'Institut Français de Recherches en Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, Nov 2017, Téhéran (Iran), Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04058268v1</w:t>
+                <w:t xml:space="preserve">mnhn-04058422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre populations humaines, de la préhistoire à nos jours. Regards croisés de la paléoanthropologie, de l’archéo-préhistoire et de la génétique sur l’Eurasie méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hominin Footprints from the Late Pleistocene site of Le Rozel (Manche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Heyer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de l'Institut Français de Recherches en Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, Nov 2017, Téhéran (Iran), Iran</w:t>
+              <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Mettmann, Neandertal Museum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04058422v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hominin Footprints from the Late Pleistocene site of Le Rozel (Manche, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Les empreintes de pieds humains du Rozel (Manche, France). Inventaire et premiers résultats paléobiologiques et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Mettmann, Neandertal Museum, Germany</w:t>
+              <w:t xml:space="preserve">1842e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844232v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les empreintes de pieds humains du Rozel (Manche, France). Inventaire et premiers résultats paléobiologiques et fonctionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+                <w:t xml:space="preserve">Inventory and study of human and non−human tracks of Cussac Cave (Le Buisson−de−Cadouin, Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysianna Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1842e journées de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Neandertal Museum, Mettmann. Institute of Prehistoric Archaeology, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844262v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04058268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give me your shape and I will tell you how you move: A case study of the ontogeny of the olive baboon.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Berillon</w:t>
+                <w:t xml:space="preserve">Human walking, from past to present. When Anthropobiology rubs Comparative Anatomy and Biomechanics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS,, Dec 2016, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
+              <w:t xml:space="preserve">Workshop “Biological Anthropology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Faculty of Sciences, May 2016, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911985v1</w:t>
+                <w:t xml:space="preserve">halshs-02984432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human walking, from past to present. When Anthropobiology rubs Comparative Anatomy and Biomechanics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Etude intégrative de la marche et du transport d'enfant chez les Qachqai, nomades non mécanisés du Fars (Iran). Perspectives anthropobiologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Anvari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Biological Anthropology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tehran, Faculty of Sciences, May 2016, Teheran, Iran</w:t>
+              <w:t xml:space="preserve">1841èmes journées de la Société d'Anthropologie de Paris, Musée des Confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984432v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude intégrative de la marche et du transport d'enfant chez les Qachqai, nomades non mécanisés du Fars (Iran). Perspectives anthropobiologiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">GarmRoud (Baliran, Mazandaran), Une halte de chasse au Paléolithique supérieur. De la découverte à l'étude pluridisciplinaire du site, histoire d'un programme franco-iranien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1841èmes journées de la Société d'Anthropologie de Paris, Musée des Confluences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'Institut Français de Recherches en Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRI, May 2016, Teheran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973129v1</w:t>
+                <w:t xml:space="preserve">hal-02984430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GarmRoud (Baliran, Mazandaran), Une halte de chasse au Paléolithique supérieur. De la découverte à l'étude pluridisciplinaire du site, histoire d'un programme franco-iranien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Institut Français de Recherches en Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRI, May 2016, Teheran, Iran</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984430v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Palaeolithic open-air site of Mirak (Semnan Province, IRAN): Sedimentary environments, climate record and age.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Give me your shape and I will tell you how you move: A case study of the ontogeny of the olive baboon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS,, Dec 2016, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911981v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does mass distribution reflect the manner in which primates move? An integrative study using the baboon as a model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">PRT applied to biomechanics: How far can we dream?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Molina-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation for Primatology meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966221v1</w:t>
+                <w:t xml:space="preserve">hal-02910711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement and Morphology in Nature: Inspiration for (future) Technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D’août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRT applied to biomechanics: How far can we dream?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bones to plausible (loco)motion: Palaeoanthropological point of view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion</w:t>
+              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910711v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bones to plausible (loco)motion: Palaeoanthropological point of view.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Does mass distribution reflect the manner in which primates move? An integrative study using the baboon as a model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the International Interdisciplinary Thematic Network (RTP-I), CNRS, From Humans and Non-Human Primates to Robots: Motion,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Primatology Station of the CNRS, Rousset-sur-Arc, France</w:t>
+              <w:t xml:space="preserve">European Federation for Primatology meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973116v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age Differences in Locomotor Behaviour of Catarrhini: A Case Study of Bipedal Behaviour and Its Morphological Correlates in a Sample of Captive Olive Baboons (Papio anubis)</w:t>
               </w:r>
@@ -15044,51 +15044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15153,51 +15153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15262,64 +15262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15410,51 +15410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modarres. 2020, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15763,64 +15763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Akhavan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Université Tarbiat Modares - Université de Téhéran. 2017, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15885,51 +15885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16086,51 +16086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rozel (Manche). Le Pou. Rapport de la campagne des opérations 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Tribouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16247,51 +16247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kourosh Mohammadkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16401,51 +16401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozhgan Jayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16608,64 +16608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Tracks of Neandertals: The Ichnological Assemblage from Le Rozel (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16841,51 +16841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garm Roud: context and discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16979,64 +16979,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asghar Asgari Khaneghah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17392,51 +17392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Crompton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17504,51 +17504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan d'Août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17620,77 +17620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate Locomotion: Linking Field and Laboratory Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17788,51 +17788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otte M., Biglari F., Jaubert J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iran Palaeolithic - Le Paléolithique d'Iran</w:t>
@@ -18009,51 +18009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garm Roud. Hunting Place in Iran. Upper Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asgari−khaneghah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18593,51 +18593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2022.104739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meulemans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schouteden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molina-Vila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02127-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Oryat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehr Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/irqua.2018.702075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nateghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdollahi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.archaeology.20190701.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharazian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Thorpe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Vereecke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23331" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahkameh Abolfathi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265391v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989697v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meklit Yadeta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.03.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aerts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12423" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Azizi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7JVM5N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RG6TXFC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli Nashli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0105-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Anvari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asgari-Khanaghah," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22576" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHMJHB0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0115-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Vila Pau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100862v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Aout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112766v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2011.01448.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Goyens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berthet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Kimura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10452" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058807v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molina&#8208;vila" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team of the FIPP Joint French And Iranian Palaeoanthropological Project" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058449v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058773v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714980" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058296v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020773v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020886v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058256v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolfathi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baills" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058268v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058422v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844262v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Champalle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eluard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Druelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973129v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984430v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966221v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973133v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina-Vila" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rimbaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacoste" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973116v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Multon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060132v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060155v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tribouillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431654v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977688v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan &#214;z&#231;elebi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.70056" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bellaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cazeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1222m" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24931" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Hashemi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2022.104739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Supiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meulemans" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Schouteden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Molina-Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02127-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Oryat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101082" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sepehr Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/irqua.2018.702075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nateghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdollahi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akhavan Kharazian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.archaeology.20190701.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901789116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02361917v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharazian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahdati Nasab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283751v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2019.02.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Thorpe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evie Vereecke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23331" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahkameh Abolfathi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Baills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2018.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jacquier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meklit Yadeta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.03.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265391v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moulin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.12423" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Azizi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03932778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04000421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22575" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T7JVM5N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729679v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RG6TXFC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpod.2016.02.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fazeli Nashli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0105-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Anvari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asgari-Khanaghah," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22576" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BHMJHB0R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;troit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0111-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267561v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-014-0115-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112753v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112766v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molina Vila Pau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Rimbaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Aout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2011.01448.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Goyens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hambucken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815404v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2006.10.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXQLP39Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815397v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beheshti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834885v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aminzadeh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-005-0350-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L82T42NN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834290v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985947v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10899" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hautavoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11159" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13863.83365" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Biets" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Lefevre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000249v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anvari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731705v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Chapman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge van Sint Jan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louryan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Been" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Kubicka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berthet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Kimura" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10452" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.15135" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herve" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Molina&#8208;vila" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team of the FIPP Joint French And Iranian Palaeoanthropological Project" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977552v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058452v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8680" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058747v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021004v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/primatologie.9047" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058208v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bucki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lamberton" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714980" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058432v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233155v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7150" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058750v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020886v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolfathi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari Khaneghah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baills" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058296v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844185v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Champalle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eluard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973129v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984430v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911981v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911985v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Druelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910711v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Molina-Vila" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rimbaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacoste" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973116v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Multon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966221v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616778v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blondel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275469v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060427v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060394v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060315v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060283v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guerin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060132v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060155v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tribouillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060165v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Mohammadkhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04058367v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431654v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03431635v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60406-6_11" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977694v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asgari&#8722;khaneghah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977686v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977688v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100570v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836211v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miya Awazu Pereira da Silva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bataille Benguigui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Battesti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Beffa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Benfoughal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112860v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174647v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>