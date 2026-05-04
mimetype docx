--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -247,4240 +247,4240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crisi, feste e ricomposizioni sociali tra Europa e America (sec. XVIII-XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fincardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Gilles Bertrand e Marco Fincardi (dir.), dossier Festa e carnevale in tempo di crisi, 3, pp.405-415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Charles-Frédéric Necker, Journal d’un voyage en Italie et en Allemagne (1721-1722), édition de Vanessa de Senarclens et Martin Wrede, Paris, Classiques Garnier, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crisi, feste e ricomposizioni sociali tra Europa e America (sec. XVIII-XXI)</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Stéphane Van Damme, Les voyageurs du doute. L’invention d’un altermondialisme libertin (1620-1820), Paris, Fayard, 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Francis Démier, Elena Musani (dir.), Du &amp;quot;Grand Tour&amp;quot; au Traité de Rome : l’Europe au bout du voyage, Rennes, PUR, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.178-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romme en Suisse avec son jeune élève russe Pavel Stroganov (1787)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse d'études sur le XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Francesca Irene Sensini et Christian Del Vento (dir.), Ugo Foscolo tra Italia e Grecia : esperienza e fortuna di un intellettuale europeo, Milan-Udine, Mimesis, 2020, p.451</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11x4z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érudition, voyage et correspondance : les leçons du voyage d’Italie au temps des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16 至 19 世纪现代背景下的壮游、 欧洲旅行及中国元素</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Journal of the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du carnaval de Venise face à l’opéra (début XIXe siècle - années 1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 337, pp.96-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’étranger est le Français qui voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.6114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'étranger est le Français qui voyage : voyager en Italie en temps de révolution (années 1780-années 1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paolo Conte, Mathieu Ferradou, Jeanne-Laure Le Quang (dir.), L'étranger en révolution, 22, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'Anne Lepoittevin, Emmanuel Lurin, Alain Mérot, dir., Florence, ville d’art, et les Français. La création d’un mythe, Rome, Campisano Editore, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (217), pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Fiona Lejosne, Écrire le monde depuis Venise au XVIe siècle. Giambattista Ramusio et les Navigationi et viaggi, Genève, Droz, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS5, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Antoine Franzini, L’Accademia dei Vagabondi. Une Académie des belles lettres en Corse. Une histoire sociale, culturelle et littéraire (XVIIe-XVIIIe siècles), Ajaccio, Albiana, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.611-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2022.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arts de voyager au XIXe siècle ? Prolégomènes à une recherche future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Fincardi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Catherine Brice, Histoire de l’Italie, Paris, Perrin, collection tempus, 2019 (3e édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.201-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des images à l'heure des premiers voyages pittoresques illustrés. Quelle place pour Florence et la Toscane dans la vogue éditoriale francophone des années 1780-1820?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Images d'un pays. Circulation iconographique et identités nationales/Images of a country. Iconographic Circulation and national Identities, 22 (2), pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : Lessons of Travel in Eighteenth-century France. From Grand Tour to School Trips, Woodbridge (Suffolk), The Boydell Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impronta culturale della stagione napoleonica in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fabio Bertini, Liviana Gazzetta (dir.), 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil des émigrés français en Piémont en 1792, entre volonté de faire face à l'afflux des Français et prise en compte de la diversité des cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L (2), pp.387-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Potocki, Voyage dans une partie de l’Italie, présentation et édition de Nicolas Bourguinat, Montrouge, éditions du Bourg, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS4, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des destins croisés ? Les relations intellectuelles et sentimentales entre Milan et Paris à l’époque de Stendhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, dossier « Milanese », coordonné par François Vanoosthuyse, 2, pp.59-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage comme échec. Destination Italie, 1750-1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nathalie Vuillemin (dir.), Voyages inaboutis, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise, Florence, deux stratégies différentes pour contrôler les mobilités dans la seconde moitié du XVIIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Saggi di scienze storiche, archeologiche e storico-artistiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marco Meriggi et Anna Maria Rao (dir.), Stranieri. Controllo, accoglienza e integrazione negli Stati italiani (XVI-XIX secolo), pp.95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre-Yves Beaurepaire, Les Lumières et le monde. Voyager, explorer, collectionner, Paris, Belin, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (402), non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Potocki, Voyage dans une partie de l’Italie, présentation et édition de Nicolas Bourguinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlinghieri and the Hundred Days: Italian Diplomat at the Congress of Vienna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonic Scholarship: The Journal of the International Napoleonic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles en Italie. Usages et destin d’une référence pour les Français voyageant dans la Péninsule au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nouvelle série. N.1, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venice Carnival from the Middle Ages to the Twenty- First Century. A political Ritual Turned 'Consumer Rite'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.77-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Correspondance du président de Brosses et de l’abbé marquis Niccolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.198-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le génie de l'Italie. Des Médicis à Casanova, 84, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillen (1929-2019), storico delle relazioni internazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (1), pp.410-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Pierre-Marie Delpu, Un autre Risorgimento. La formation du monde libéral dans le royaume des Deux-Siciles (1815-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.209-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.7176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Louis-Philippe d’Orléans et Charles Gardeur-Lebrun, Journaux de voyage et d’éducation, Spa, été 1787, édition d’Isabelle Havelange, Paris, Classiques Garnier, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.198-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage utile et nécessaire : les arts de voyager et le débat sur les voyages au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rubrique "Arts de voyager", 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations intellectuelles et culturelles entre la France et l’Italie au XVIIIe siècle : une question diplomatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Christian Del Vento, Pierre Musitelli, Silvia Tatti, Duccio Tongiorgi, dir., La diplomatie des lettres au XVIIIe siècle : France-Italie / La diplomazia delle lettere nel secolo diciottesimo : Francia e Italia, 1-2, pp.13-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Annick Farina, Florence en v.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Mathieu Grenet, La fabrique communautaire. Les Grecs à Venise, Livourne et Marseille, 1770-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.5487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, voyage d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le présent du passé. Réferences et transmissions, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation à Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poliziotto viaggiatore a Torino nell'autunno 1780 : il manoscritto del 'lieutenant général de police' Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.271-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage au service de la technique : les missions d’ingénieurs des Ponts et chaussées français en Italie à l’époque de Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société suisse pour l’étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rossella Baldi et Laurent Tissot (dir.), La Suisse manufacturière au XVIIIe siècle. Lectures croisées, 9, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulle storie mondiali della Francia e dell’Italia e qualche altra iniziativa storica recente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Gilles Bertrand e Marco Fincardi (dir.), dossier Festa e carnevale in tempo di crisi, 3, pp.405-415</w:t>
+              <w:t xml:space="preserve">, 2018, Discussioni. Storie transnazionali, pp.511-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de : Stéphane Van Damme, Les voyageurs du doute. L’invention d’un altermondialisme libertin (1620-1820), Paris, Fayard, 2023</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Soggiorni culturali e di piacere. Viaggiatori stranieri nell’Italia dell’Ottocento (Memoria e Ricerca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.401-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Storia della Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.636-639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et les usages de l’espace méditerranéen à l’époque du Grand Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.4087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Sabrina Ferri, Ruins past. Modernity in Italy, 1744-1836</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.173-175. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, pp.197-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de : Francis Démier, Elena Musani (dir.), Du &amp;quot;Grand Tour&amp;quot; au Traité de Rome : l’Europe au bout du voyage, Rennes, PUR, 2021</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration vénitienne et l'évolution des techniques d'enregistrement des étrangers dans le contexte de la Révolution française (1789-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mobilités créatrices. Acteurs, savoirs et pratiques en mouvement (XVIe-XIXe siècles), 29, pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du voyage à l'époque de la Révolution et de l'Empire : le cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4/2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le voyage sert à inventer un nouvel espace. Le cas des inspecteurs des Ponts et chaussées français en mission en Italie à l’époque napoléonienne (1805-1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Voyages, voyageurs et mutations des savoirs entre Révolution et Empire, 385, pp.133-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au carnaval tout est permis!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, la cité du monde, 71, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I viaggiatori europei tra fine Seicento e inizio Ottocento e la rappresentazione dei litorali italiani : porti, coste, mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eikonocity. Storia e Iconografia delle Città e dei Siti Europei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2/2016), pp.39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Itinéraires littéraires du voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Fabio Di Giannatale (dir.), Escludere per governare. L’esilio politico fra Medioevo e Risorgimento, Florence, Le Monnier Università, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.178-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0179⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 60 (4/4 bis), pp.182-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.604.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Alain Guyot, Analogie et récit de voyage. Voir, mesurer, interpréter le monde, Paris, Classiques Garnier, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatica.414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il encore eu un carnaval de Venise au XXe siècle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Venise au XXe siècle, 15/2014, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...3673 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231056v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04965105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Luigi Mascilli Migliorini, Au cœur de l’Italie. Voir la Toscane, de Montesquieu à Berenson, Paris, Éditions Rue d’Ulm, 2014, 131 p.</w:t>
               </w:r>
@@ -5973,705 +5973,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour revisité. Le voyage des Français en Italie (XVIIIe siècle-début XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, pp.620, 2021, Les Classiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nos Italies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis Éditions, pp.200, 2021, « Format Passeport »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Escomel</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03279456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages illustrés aux pays froids (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) : de l'invention de l'imprimerie à celle de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Spica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise-Pascal, pp.282, 2020, Littératures, 978-2-84516-899-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ecole Française de Rome, pp.620, 2021, Les Classiques</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una marchesa in viaggio per l’Italia. Diario di Margherita Boccapaduli, 1794-1795</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viella, pp.400, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nijenhuis-Bescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chartier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Guyot</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mossé</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Berthier-Foglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.321, 2019, Histoire, 978-2-7535-7784-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du carnaval de Venise (XIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, pp.429, 2017, Texto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 978-2-200-25599-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Una marchesa in viaggio per l’Italia. Diario di Margherita Boccapaduli, 1794-1795</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l'Italie. Histoire de deux nations sœurs, de 1660 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Viella, pp.400, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.464, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376300v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02360754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
@@ -8310,5863 +8310,5863 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’usage des guides et descriptions de villes par les voyageurs européens en Italie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fiammetta Saba, Carlo Bianchini, Lorenzo Saba (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteche in movimento: studiosi, idee, libri in viaggio nel XVIII secolo (actes du colloque final LibMovIt, Bologne, 8-9 septembre 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ledizioni, pp.13-33, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Italie et découvertes archéologiques : le cas des Français dans la seconde moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.), en collaboration avec Laurence Bernard-Pradelle et François Brizay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d’Hermès. Voyage, altérités et réception de l’antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.127-158, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os viajantes europeus do Iluminismo e os carnavais italianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amanda Tavares, Débora Marques Moraes, Lia Imanishi-Rodrigues, Lygia Santiago (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trânsitos testos escolhidos de cultura e arte populares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nau Editora, pp.150-176, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'envers du Grand Tour (XVII-XVIIIe siècle) : les autres géographies européennes des élites du continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Amblard et Gilles Montègre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'affranchir du Grand Tour. Les voyageurs européens à la découverte de l'Europe (fin XVIe-milieu XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.59-93, 2025, Voyages et migrations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Ledizioni, pp.13-33, 2025</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le voyage passait par l’Antiquité. Perspectives conclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burkardt Albrecht, Laurence Bernard-Pradelle, François Brizay (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d’Hermès. Voyage, altérités et réception de l’antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.467-477, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Os viajantes europeus do Iluminismo e os carnavais italianos</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture internationale et repli communautaire. Quels compagnonnages, quels réseaux, quelles préférences dans l’Italie des voyageurs de l’époque des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Amblard, Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’Écosse, de France et d’ailleurs. Communautés étrangères et dynamiques transculturelles dans la Rome du dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.29-47, 2024, Annales littéraires, 978-2-38549-126-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager entre amis, écrire à ses amis, construire de nouvelles amitiés : les formes de l’amitié en voyage dans l’Italie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub, Nicolas Bourguinat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.23-52, 2024, Configurations littéraires, 979-1034402212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, l’Italie et l’Europe : perspectives et chantiers pour une histoire à continuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfredo Buccaro, Leonardo Di Mauro, Massimo Visone (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Cesare de Seta per i suoi 80 anni, Naples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre de Recherche Universitaire Lorrain d’Histoire/Atelier de recherche sur les textes médiévaux (CRULH/ARTEM), pp.59-64, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Jean-Claude Waquet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.47-67, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Gougenot et le voyage d’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Chatelain (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abbé Louis Gougenot, Voyages dans différentes contrées de France et d’Italie, édition établie et annotée par Antoine Chatelain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Editions Des Cendres, pp.I-XV, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Venezia alle Alpi. L’esperienza del viaggiatore John Evelyn alla prova del libro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Rapetti, Flavia De Rubeis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con licenza de’ Superiori ». Studi in onore di Mario Infelise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Ca’Foscari, pp.15-22, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bresciani in Europa : dal viaggio al soggiorno (secc. XV-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Bazzani (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da Brescia all’Europa: viaggiatori e itinerari in età moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morcelliana, pp.13-21, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître, classer et contrôler les Français réfugiés à Venise à la fin du XVIIIe siècle (1790-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.357-385, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Nau Editora, pp.150-176, 2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Infelise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.7-29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.127-158, 2025</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.498-505, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.467-477, 2025</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience mouvante du voyage d'Italie à l'époque de Montfaucon, entre érudition et rencontre des hommes et des lieux (années 1670-années 1740)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Krings (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures, de Bernard de Montfaucon. Histoire d'un livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (19), Ausonius, pp.49-69, 2021, Collection Scripta Receptoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.29-47, 2024, Annales littéraires, 978-2-38549-126-0</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et la distance entre l'époque moderne et le seuil de l'âge romantique : le cas de l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot, Sarga Moussa, Anne Rouhette, Nathalie Vuillemin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.77-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.23-52, 2024, Configurations littéraires, 979-1034402212</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Mimmo. Écrire sur l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Sajous D’Oria, Michel Delon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calligraphies/Calligrafie. Per Mimmo D’Oria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française Bari / Adda, pp.42-46, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Centre de Recherche Universitaire Lorrain d’Histoire/Atelier de recherche sur les textes médiévaux (CRULH/ARTEM), pp.59-64, 2023</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyageur, diplomate et érudit, dans la Vienne du Congrès de 1814-1815 : le regard de Daniello Berlinghieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Innocenti, Marco Lombardi et Josiane Tourres (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In viaggio per il Congresso di Vienna. Lettere di Daniello Berlinghieri a Anna Martini [1814-1815] con un percorso tra le fonti archivistiche in appendice / En voyage pour le Congrès de Vienne. Lettres de Daniello Berlinghieri à Anna Martini. Avec un parcours parmi les sources d’archives en Appendice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.24-47, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.47-67, 2023</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traque des identités à Venise à l’époque de la Révolution française, 1789-1797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités dissimulées. Le voyage anonyme dans les sociétés anciennes et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM (Presses Universitaires de Limoges), pp.105-126, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Editions Des Cendres, pp.I-XV, 2023</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve dans le voyage d’Italie à l’époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Pascal, Evelyne Berriot-Salvadore, Renée Ventresque, Marie-Madeleine Fragonard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les pas du voyageur. Le récit à l’épreuve (XVIe-XVIIIe siècles). Hommage à Michel Bideaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.235-257, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Ca’Foscari, pp.15-22, 2023</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectes français en Italie entre Lumières et romantisme : la question des journaux de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brucculeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cuneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Brucculeri, Cristina Cuneo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers l’Italie. Édifices, villes, paysages das les voyages des architectes français / Attraverso l’Italia. Edifici, città, paesaggi nei viaggi degli architetti francesi, 1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.28-43., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Morcelliana, pp.13-21, 2023</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diplomate, les voyageurs et les émigrés. L’observatoire de la correspondance Bernis-Flavigny dans l’histoire des mobilités culturelles sous la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.665-688, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.357-385, 2022</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions de l'ouvrage : Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Nijenhuis, Susanne Berthier, Gilles Bertrand, Frédéric Meyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.301-309, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France face à l’Italie à l’époque moderne : héritages d’une longue histoire et parcours historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Andurand, Myriam Deniel-Ternant, Caroline Galland, Valérie Guitienne-Mürger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Age aux Lumières. Études offertes à Monique Cottret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Paris Nanterre, pp.37-54, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal viaggio al diario. La scrittura autobiografica di un aristocratica romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand e Marina Pieretti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una marchesa in viaggio per l’Italia. Diario di Margherita Boccapaduli (1794-1795)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.11-46, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un guide pour Venise? L'aimant de l'Europe du jésuite Diego Zunica (1694)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry et Claude Reichler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaut le voyage? Les usages des guides touristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine-Association culturelle pour le voyage en Suisse, pp.71-79, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un guide pour Venise ? L’aimant de l’Europe du jésuite Diego Zunica (1694)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry et Claude Reichler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vaut le voyage » ? Les usages des guides touristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine-Association culturelle pour le voyage en Suisse, pp.71-79, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lansyer et la tradition du voyage en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lourme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Lourme (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lansyer, Canaletto et Piranese : images d’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Lansyer/In Fine éditeur d’art, pp.20-29, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Boullier et la Sardaigne (1832-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pulina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Pulina (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul dialogo interculturale Sardegna/Francia. Nel ricordo di Domenico Alberto Azuni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuova Tipografia Popolare, pp.74-92, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Parcours aux pays du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Daniel Chartier, Alain Guyot, Marie Mossé, Anne-Elisabeth Spica (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages illustrés aux pays froids (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.229-234, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes, le Grand Tour et l’Italie à l’époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Beck-Saiello, Jean-Noël Bret (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Tour et l’Académie de France à Rome, XVIIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.21-53, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Naples et la France. Voyages scientifiques, parcours de formation et exil entre la fin du XVIIIe et la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabio D’Angelo, Dal Regno di Napoli alla Francia. Viaggi ed esilio tra Sette e Ottocento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.9-14, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La narrazione della città moderna tra integrazioni e omissioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Capano, Maria Ines Pasciarello, Massimo Visone, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La città Altra. Storia e immagine della diversità urbana [e-book]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico II University Press con CIRICE-Centro interdipartimentale di Ricerca sull’Iconografia della Città Europea, pp.31-32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europei in viaggio nell’Italia dei musei dopo l’Unità : il caso dei francesi, da Hébert ai lettori del Baedeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Costa, Paola Callegari, Marco Pizzo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Italia dei Musei (1860-1960). Collezioni, Contesti, Casi di studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bononia University Press, collana ARTE Collezioni Luoghi Attori, pp.181-191, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension scientifique du Grand Tour : le cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Turner (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences à l’âge des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Oeil, pp.4-27, 2017, La bibliothèque fantôme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le paysage, mettre la France en images : des Délices de Savinien d'Alquié à la description de La Borde (1670-1802)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Antoine, Danièle Méaux, Jean-Pierre Montier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.15-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Guides de voyage et tourisme alpin, 1780-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.7-13, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre et désordre de la bibliothèque dans l'espace de l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Anne Cayuela, Christian del Vento, Raphaële Mouren (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.7-24, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il viaggio nel Mediterraneo, metamorfosi di un mito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgia di Pasquale (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggio nel Mediterraneo. La costruzione di un paesaggio attraverso l’iconografia dello spazio architettonico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.12-16, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage de formation en Europe, XVe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Hilaire-Pérez, Fabien Simon, Marie Thébaud-Sorger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-237, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et ses collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Michel Biard, Alain Chevalier, Martial Poirson, Pierre Serna (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionner la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Etudes robespierristes, pp.295-303, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nostalgie encyclopédique et désir d'Italie : la bibliothèque privée de François-Marie de Vaulserre (1773-1849)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalfoun Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Anne Cayuela, Christian del Vento, Raphaële Mouren (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.443-464, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Gilet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages en Italie de Louis-François Cassas : 1756-1827</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana éditeur, pp.18-21, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon dans le voyage d'Italie : tradition consolidée ou expérience mouvante (XVIIIe-début XIXe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Baudino (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voyageuses britanniques au XVIIIe siècle : l'étape lyonnaise dans l'itinéraire du Grand Tour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.35-62, 2015, Des idées et des femmes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la route de l'Italie. Le voyage au Léman et en Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Gilet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages en Italie de Louis-François Cassas (1756-1827)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana éditeur, pp.72-93, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de soi d'une femme de la haute société romaine : la marquise Boccapaduli en voyage dans l'Italie d'avant le triennio jacobin (septembre 1794 à décembre 1795)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et individuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. 6, premier semestre 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCHE (EA 3400 de l'université de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-33, 2015, Source(s) : cahiers de l'équipe de recherche Arts, civilisation et histoire de l'Europe", ISSN 2265-1306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainssieux et l'Italie : aux sources de la lumière dans le contact avec une tradition classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Macaigne, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un artiste en Italie. Voyages de Lucien Mainssieux, 1910-1926</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libel, pp.12-26, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du voyage dans les sociétés européennes (XVe-XVIIIe siècles) : une vue d'ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heures et malheurs des voyages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121 (3/2014), pp.7-26, 2014, Annales de Bretagne et des Pays de l'Ouest</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de Versailles à l'épreuve du voyage éclairé (1751-1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyageurs étrangers à la cour de France, 1589-1789. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.189-203, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place Navone comme microcosme de la passion pour Rome dans le regard des voyageurs français, début XVIIe-milieu XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Bernard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Piazza Navona, ou place Navone, la plus belle et la plus grande". Du stade de Domitien à la place moderne : histoire d'une évolution urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome (EFR), pp.757-782, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italia come spazio sperimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.P. Donato, D. Armando, M. Cattaneo, J.-F. Chauvard, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, Italie, pp.50-51, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, l’art et les artistes en Italie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national d'histoire de l'art (INHA) (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, espace, temps. Histoire des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Documentation Pédagogique (CNDP), pp.31-36, 2013, 978-2-240-03420-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione de la section IX &amp;quot;Città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia Donato, David Armando, Massimo Cattaneo, Jean-François Chauvard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.311-319, 2013, 978-2-7283-0981-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduzione. Sezione IX. Città » ; La nuova gerarchia urbana dei viaggiatori francesi, Torino, Milano, Venezia, Roma, Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. P. Donato, D. Armando, M. Cattaneo, J.-F. Chauvard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell’Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 311-319, 322-327, 334-339., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia Donato; David Armando; Massimo Cattaneo; Jean-François Chauvard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell’età rivoluzionaria e napoleonica in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 447, École française de Rome, pp.309-350, 2013, Collection de l'École française de Rome</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuova gerarchia urbana dei viaggiatori francesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donato, Maria Pia et alii (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.320-321, 2013, 978-2-7283-1155-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage des anciens, voyages des modernes : qu'est-ce qu'un voyage républicain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Pierre Serna, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République en voyage,1770-1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-35, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlioz et l'Italie des voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Spillemaecker et Antoine Troncy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hector Berlioz en Italie. Voyage musical, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libel, pp.16-29, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Millin : les voyageurs français en Italie, de la Révolution à l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Maria D'Achille, Antonio Iacobini, Monica Preti Hamard, Marina Righetti, Gennaro Toscano, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages et conscience patrimoniale. Aubin-Louis Millin (1759-1818) entre France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, Campisano Editore/Institut national du patrimoine/Sapienza Università di Roma/Bibliothèque nationale de France, pp.47-58, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la curiosité pour les automates dans l'Europe des Lumières. Machines et mécanismes en Italie au prisme du regard des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélia Gaillard, Jean.-Yves Goffi, Bernard Roukhomovsky, Sophie Roux (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'automate : modèle, métaphore, machine, merveille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.429-457, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brice</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Alain Guyot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des " passeurs " entre science, histoire et littérature. Contribution à l'étude de la construction des savoirs (1750-1840)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, Grenoble, France, pp.7-32, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Istrie et la Dalmatie, terre de frontière pour l'invention de l'archéologie à l'époque du consulat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Royo, Martine Denoyelle, Emmanuelle Hindy-Champion, David Louyot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du voyage savant aux territoires de l'archéologie. Voyageurs, amateurs et savants à l'origine de l'archéologie moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.217-244, 2011, De l'archéologie à l'histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Italie et expérience de la mémoire. Les Français face aux découvertes archéologiques, 1750-1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarga Moussa, Sylvain Venayre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage et la mémoire au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creaphis, Paris, pp.95-117, 2011, Silex</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations italiennes à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un air d'Italie. La présence italienne en Isère, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée dauphinois, pp.62-69, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il viaggio come utopia nell'Europa moderna : il caso dell'Italia tra il XVI e il XIX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Achille Olivieri, Massimo Rinaldi, a cura di. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Utopia di Cuccagna tra '500 e '700. Il caso della Fratta nel Polesine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minelliana Editrice, Rovigo, Italy, pp.53-68, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des Lumières et de la Révolution française dans l'Italie du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.7-29, 2022</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Enzo Neppi, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I lumi e la Rivoluzione francese nel dibattito italiano del Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olschki, pp.13-24, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.498-505, 2022</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toscana fuori dalla Toscana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Boutier, S. Landi, O. Rouchon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno Stato italiano (XIV-XIX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mandragora, Firenze, pp.355-370, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1 (19), Ausonius, pp.49-69, 2021, Collection Scripta Receptoria</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Tour (tourisme, touriste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métailié, pp.171-187, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.77-87, 2021</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager dans l'Europe des années 1680-1780</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circulations internationales en Europe de 1680 à 1780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.237-247, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française Bari / Adda, pp.42-46, 2021</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyageurs français face aux dimensions religieuses de l'Italie entre l'âge des Lumières et l'époque romantique : les ambiguïtés du &amp;quot; moment révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Meyer, Sylvain Milbach (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges religieux entre l'Italie et la France, 1760-1850. Regards croisés=Scambi religiosi tra Francia e Italia, 1760-1850. Sguardi incrociati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, Laboratoire LLS, pp.93-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Firenze University Press, pp.24-47, 2020</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie, le triennio révolutionnaire (1796-1799) et les fondements de l'idée de nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Forlin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée nationale en Italie, du processus d'unification aux déchirements de la guerre civile (fin XVIIIe-début XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-83, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, PULIM (Presses Universitaires de Limoges), pp.105-126, 2020</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campo &amp;quot;, &amp;quot; capitale &amp;quot;, &amp;quot; casino &amp;quot;, &amp;quot; piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule et Brigitte Marin, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, Paris, pp.185-188, 205-209, 240-246, 915-920, 2010, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.28-43., 2020</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piacenza e il viaggio in Italia: itinerari di francesi e di piacentini all’epoca dei Lumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Cattanei (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Collegio Alberoni nella Piacenza tra Ancien Régime e Restaurazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tip.Le.Co, p. 203-234, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.235-257, 2020</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures diplomatiques piémontaises : la correspondance du marquis de Breglio avec le roi de Sardaigne entre 1720 et 1732</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique par correspondance. Les usages politiques de la lettre en Italie XIVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-175, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...4026 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023833v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01025674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Université franco-italienne, une opportunité pour les doctorants en histoire</w:t>
               </w:r>
@@ -15142,51 +15142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/116930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fincardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279478v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151279v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5487" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.778" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tortarolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.604.0182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.414" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.013.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8X9HFZN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-10114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gougenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Infelise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Escomel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pieretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03155895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Macaigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01064428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/questionsdecommunication/9130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.566" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pichetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sommadossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riffaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076776v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Innocenti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lombardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tourres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cuneo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lourme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151426v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pulina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151301v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675462v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalfoun B&#233;atrice" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675619v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ea3400.unistra.fr/publications/sources-arts-civilisation-et-histoire-de-leurope/#c66982" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964957v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01072009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02353569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025856v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025852v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025836v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025798v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025674v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4909" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0032.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01139944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/116930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fincardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5487" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tortarolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.604.0182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.013.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8X9HFZN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-10114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gougenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Infelise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Escomel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pieretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03155895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Macaigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01064428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/questionsdecommunication/9130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.566" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pichetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sommadossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riffaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Innocenti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lombardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tourres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cuneo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lourme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pulina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675462v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalfoun B&#233;atrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ea3400.unistra.fr/publications/sources-arts-civilisation-et-histoire-de-leurope/#c66982" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01072009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02353569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025674v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4909" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0032.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01139944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>