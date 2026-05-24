--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -484,4464 +484,4464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romme en Suisse avec son jeune élève russe Pavel Stroganov (1787)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse d'études sur le XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Francis Démier, Elena Musani (dir.), Du &amp;quot;Grand Tour&amp;quot; au Traité de Rome : l’Europe au bout du voyage, Rennes, PUR, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 72 (2), pp.178-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0179⟩</w:t>
+                <w:t xml:space="preserve">hal-04945305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Francesca Irene Sensini et Christian Del Vento (dir.), Ugo Foscolo tra Italia e Grecia : esperienza e fortuna di un intellettuale europeo, Milan-Udine, Mimesis, 2020, p.451</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11x4z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.116-127</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érudition, voyage et correspondance : les leçons du voyage d’Italie au temps des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Francesca Irene Sensini et Christian Del Vento (dir.), Ugo Foscolo tra Italia e Grecia : esperienza e fortuna di un intellettuale europeo, Milan-Udine, Mimesis, 2020, p.451</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">16 至 19 世纪现代背景下的壮游、 欧洲旅行及中国元素</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Journal of the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du carnaval de Venise face à l’opéra (début XIXe siècle - années 1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 337, pp.96-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Antoine Franzini, L’Accademia dei Vagabondi. Une Académie des belles lettres en Corse. Une histoire sociale, culturelle et littéraire (XVIIe-XVIIIe siècles), Ajaccio, Albiana, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (3), pp.611-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2022.147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arts de voyager au XIXe siècle ? Prolégomènes à une recherche future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’étranger est le Français qui voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.6114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'étranger est le Français qui voyage : voyager en Italie en temps de révolution (années 1780-années 1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paolo Conte, Mathieu Ferradou, Jeanne-Laure Le Quang (dir.), L'étranger en révolution, 22, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'Anne Lepoittevin, Emmanuel Lurin, Alain Mérot, dir., Florence, ville d’art, et les Français. La création d’un mythe, Rome, Campisano Editore, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (217), pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Fiona Lejosne, Écrire le monde depuis Venise au XVIe siècle. Giambattista Ramusio et les Navigationi et viaggi, Genève, Droz, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS5, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage comme échec. Destination Italie, 1750-1800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nathalie Vuillemin (dir.), Voyages inaboutis, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica1466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Catherine Brice, Histoire de l’Italie, Paris, Perrin, collection tempus, 2019 (3e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107, pp.185-187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 102, pp.201-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Érudition, voyage et correspondance : les leçons du voyage d’Italie au temps des Lumières</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille des images à l'heure des premiers voyages pittoresques illustrés. Quelle place pour Florence et la Toscane dans la vogue éditoriale francophone des années 1780-1820?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image &amp; Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Images d'un pays. Circulation iconographique et identités nationales/Images of a country. Iconographic Circulation and national Identities, 22 (2), pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : Lessons of Travel in Eighteenth-century France. From Grand Tour to School Trips, Woodbridge (Suffolk), The Boydell Press, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, non paginé</w:t>
+              <w:t xml:space="preserve">, 2021, 8, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.51-58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Potocki, Voyage dans une partie de l’Italie, présentation et édition de Nicolas Bourguinat, Montrouge, éditions du Bourg, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS4, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 337, pp.96-104</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil des émigrés français en Piémont en 1792, entre volonté de faire face à l'afflux des Français et prise en compte de la diversité des cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L (2), pp.387-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impronta culturale della stagione napoleonica in Italia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferruccio – Rivista di Storia e Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fabio Bertini, Liviana Gazzetta (dir.), 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paolo Conte, Mathieu Ferradou, Jeanne-Laure Le Quang (dir.), L'étranger en révolution, 22, non paginé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des destins croisés ? Les relations intellectuelles et sentimentales entre Milan et Paris à l’époque de Stendhal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, dossier « Milanese », coordonné par François Vanoosthuyse, 2, pp.59-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu d'Anne Lepoittevin, Emmanuel Lurin, Alain Mérot, dir., Florence, ville d’art, et les Français. La création d’un mythe, Rome, Campisano Editore, 2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venice Carnival from the Middle Ages to the Twenty- First Century. A political Ritual Turned 'Consumer Rite'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Festive Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.77-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Correspondance du président de Brosses et de l’abbé marquis Niccolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.198-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Potocki, Voyage dans une partie de l’Italie, présentation et édition de Nicolas Bourguinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise, Florence, deux stratégies différentes pour contrôler les mobilités dans la seconde moitié du XVIIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Saggi di scienze storiche, archeologiche e storico-artistiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marco Meriggi et Anna Maria Rao (dir.), Stranieri. Controllo, accoglienza e integrazione negli Stati italiani (XVI-XIX secolo), pp.95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre-Yves Beaurepaire, Les Lumières et le monde. Voyager, explorer, collectionner, Paris, Belin, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (402), non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlinghieri and the Hundred Days: Italian Diplomat at the Congress of Vienna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleonic Scholarship: The Journal of the International Napoleonic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles en Italie. Usages et destin d’une référence pour les Français voyageant dans la Péninsule au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nouvelle série. N.1, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Annick Farina, Florence en v.o.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Pierre-Marie Delpu, Un autre Risorgimento. La formation du monde libéral dans le royaume des Deux-Siciles (1815-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.209-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.7176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Louis-Philippe d’Orléans et Charles Gardeur-Lebrun, Journaux de voyage et d’éducation, Spa, été 1787, édition d’Isabelle Havelange, Paris, Classiques Garnier, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.198-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le génie de l'Italie. Des Médicis à Casanova, 84, pp.90-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillen (1929-2019), storico delle relazioni internazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (1), pp.410-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage utile et nécessaire : les arts de voyager et le débat sur les voyages au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rubrique "Arts de voyager", 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations intellectuelles et culturelles entre la France et l’Italie au XVIIIe siècle : une question diplomatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Christian Del Vento, Pierre Musitelli, Silvia Tatti, Duccio Tongiorgi, dir., La diplomatie des lettres au XVIIIe siècle : France-Italie / La diplomazia delle lettere nel secolo diciottesimo : Francia e Italia, 1-2, pp.13-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, voyage d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le présent du passé. Réferences et transmissions, pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation à Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Mathieu Grenet, La fabrique communautaire. Les Grecs à Venise, Livourne et Marseille, 1770-1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.219-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.5487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poliziotto viaggiatore a Torino nell'autunno 1780 : il manoscritto del 'lieutenant général de police' Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.271-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage au service de la technique : les missions d’ingénieurs des Ponts et chaussées français en Italie à l’époque de Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société suisse pour l’étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rossella Baldi et Laurent Tissot (dir.), La Suisse manufacturière au XVIIIe siècle. Lectures croisées, 9, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulle storie mondiali della Francia e dell’Italia e qualche altra iniziativa storica recente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Discussioni. Storie transnazionali, pp.511-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Soggiorni culturali e di piacere. Viaggiatori stranieri nell’Italia dell’Ottocento (Memoria e Ricerca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.401-407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations du voyage à l'époque de la Révolution et de l'Empire : le cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4/2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/viatica696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et les usages de l’espace méditerranéen à l’époque du Grand Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.4087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Sabrina Ferri, Ruins past. Modernity in Italy, 1744-1836</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration vénitienne et l'évolution des techniques d'enregistrement des étrangers dans le contexte de la Révolution française (1789-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mobilités créatrices. Acteurs, savoirs et pratiques en mouvement (XVIe-XIXe siècles), 29, pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Storia della Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Tortarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi piemontesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.636-639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Itinéraires littéraires du voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le voyage sert à inventer un nouvel espace. Le cas des inspecteurs des Ponts et chaussées français en mission en Italie à l’époque napoléonienne (1805-1812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Voyages, voyageurs et mutations des savoirs entre Révolution et Empire, 385, pp.133-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au carnaval tout est permis!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, la cité du monde, 71, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I viaggiatori europei tra fine Seicento e inizio Ottocento e la rappresentazione dei litorali italiani : porti, coste, mare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eikonocity. Storia e Iconografia delle Città e dei Siti Europei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (2/2016), pp.39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Alain Guyot, Analogie et récit de voyage. Voir, mesurer, interpréter le monde, Paris, Classiques Garnier, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatica.414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il encore eu un carnaval de Venise au XXe siècle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Venise au XXe siècle, 15/2014, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Fabio Di Giannatale (dir.), Escludere per governare. L’esilio politico fra Medioevo e Risorgimento, Florence, Le Monnier Università, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4/4 bis), pp.182-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.604.0182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Luigi Mascilli Migliorini, Au cœur de l’Italie. Voir la Toscane, de Montesquieu à Berenson, Paris, Editions Rue d’Ulm, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La Toscane ou l’« Italie de l’Italie »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Luigi Mascilli Migliorini, Au cœur de l’Italie. Voir la Toscane, de Montesquieu à Berenson, Paris, Éditions Rue d’Ulm, 2014, 131 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.7824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Éric Schnakenbourg (dir.), Figures du Nord. Scandinavie, Groenland et Sibérie. Perceptions et représentations des espaces septentrionaux du Moyen Âge au XVIII e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.190-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.601.0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Réal Ouellet, La relation de voyage en Amérique (XVIe-XVIIIe siècle). Au carrefour des genres, Québec, Les Presses de l’Université Laval/Editions du CIERL, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (1), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.601.0188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Véronique Meyer et Marie-Luce Pujalte-Fraysse (dir.), Voyage d’artistes en Italie du Nord, XVIe-XIXe siècle, Rennes, PUR, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3 (217), pp.72</w:t>
+              <w:t xml:space="preserve">, 2012, 2012/2 (176), pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, HS5, non paginé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes et le Grand Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’art et le voyage, 1035, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...3637 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966934v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04958500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre affichage de la fraternité et visions inégalitaires : peuples frères, sauvages et dégénérés dans le discours des voyageurs et polygraphes français sur l'Istrie et la Dalmatie, 1789-1815</w:t>
               </w:r>
@@ -5700,50 +5700,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exil, asile : du droit aux pratiques (XVIe -XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Infelise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’École française de Rome, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.21965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exil-asile : du droit aux pratiques (XVIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5758,2309 +5855,2212 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Infelise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Française de Rome, pp.551, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France et l'Italie. Histoire de deux nations sœurs (Réédition remaniée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.482, 2022, Mnémosya</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03944428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour revisité. Le voyage des Français en Italie (XVIIIe siècle-début XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome, pp.620, 2021, Les Classiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos Italies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis Éditions, pp.200, 2021, « Format Passeport »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages illustrés aux pays froids (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) : de l'invention de l'imprimerie à celle de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Spica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise-Pascal, pp.282, 2020, Littératures, 978-2-84516-899-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pubp.2098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una marchesa in viaggio per l’Italia. Diario di Margherita Boccapaduli, 1794-1795</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viella, pp.400, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nijenhuis-Bescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Berthier-Foglar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.321, 2019, Histoire, 978-2-7535-7784-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du carnaval de Venise (XIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, pp.429, 2017, Texto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, pp.482, 2022, Mnémosya</w:t>
+              <w:t xml:space="preserve">2016, 978-2-200-25599-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l'Italie. Histoire de deux nations sœurs, de 1660 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Giacone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, pp.464, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand (dir.); Anne Cayuela (dir.); Christian Del Vento (dir.); Raphaële Mouren (dir.). Droz, 88, 532 p., 2016, Bibliothèque des Lumières, 978-2-600-04703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un artiste en Italie : voyages de Lucien Mainssieux, 1910-1926</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Macaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Macaigne et Gilles Bertrand (dir.). Editions Libel, 128 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du carnaval de Venise (XIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pygmalion, 359 p., 2013, 978-2-7564-0837-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République en voyage, 1770-1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Pierre Serna (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 441 p., 2013, 978-2-7535-2805-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesquieu, Mes Voyages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ehrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Ehrard, Gilles Bertrand (dir.). ENS Editions-Classiques Garnier, 714 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraternité: pour une histoire du concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRHIPA, n° 20 (n° 20), pp.238, 2012, Les Cahiers du CRHIPA n° 20, 978-2-913905-20-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « passeurs » entre science, histoire et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Alain Guyot (dir.). ELLUG, 236 p., 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Lumi e la Rivoluzione francese nel dibattito italiano del Novecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Créaphis Éditions, pp.200, 2021, « Format Passeport »</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Enzo Neppi (dir.). Olschki, 313 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Voyages illustrés aux pays froids (XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) : de l'invention de l'imprimerie à celle de la photographie</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage et représentations réciproques (XVIe-XIXe siècle). Méthode, bilans et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand (dir.). CRHIPA, 15, 359 p., 2009, 978-2-913905-15-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour revisité. Pour une archéologie du tourisme : le voyage des Français en Italie, milieuXVIIIe s.-début XIXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EFR (Ecole Française de Rome), 791 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin des rituels. Faire corps dans l'espace urbain, Italie-France-Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chartier</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Ilaria Taddei (dir.). Ecole Française de Rome (EFR), 550 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce, voyage et expérience religieuse XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Krumenacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 507 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo, l’Italie et la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Terzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enzo Neppi, Gilles Bertrand (dir.). Presses Universitaires de Grenoble, pp.183, 2004, Musée de la Révolution française, Vizille, collection, 2 7061 1160 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture du voyage. Pratiques et discours de la Renaissance à l'aube du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand (dir.). L'Harmattan, 296 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours sur la montagne (XVIIIe-XIXe s.). Rhétorique, science, esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Alain Guyot (dir.). Peter Lang, 347 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins du voyage en Italie : du réel à l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Pichetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Maria-Teresa Pichetto (dir.). Masumeci, 248 p., 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Viella, pp.400, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité et cultures dans les mondes alpin et italien (XVIIIe - XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand (dir.). L'Harmattan, 251 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...95 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.321, 2019, Histoire, 978-2-7535-7784-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie des études sur le voyage en Italie. Voyage en Italie, voyage en Europe, XVI-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRHIPA, 2, 301 p., 2000, Les Cahiers du CRHIPA, 2-913905-02-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...1564 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115259v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01206641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Guiton et l'Italie des voyageurs au XVIIIe siècle. Son projet de bibliographie critique des voyageurs français en Italie</w:t>
               </w:r>
@@ -8310,6525 +8310,6525 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand le voyage passait par l’Antiquité. Perspectives conclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burkardt Albrecht, Laurence Bernard-Pradelle, François Brizay (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d’Hermès. Voyage, altérités et réception de l’antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.467-477, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Italie et découvertes archéologiques : le cas des Français dans la seconde moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.), en collaboration avec Laurence Bernard-Pradelle et François Brizay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants d’Hermès. Voyage, altérités et réception de l’antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.127-158, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os viajantes europeus do Iluminismo e os carnavais italianos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amanda Tavares, Débora Marques Moraes, Lia Imanishi-Rodrigues, Lygia Santiago (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trânsitos testos escolhidos de cultura e arte populares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nau Editora, pp.150-176, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'envers du Grand Tour (XVII-XVIIIe siècle) : les autres géographies européennes des élites du continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Amblard et Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'affranchir du Grand Tour. Les voyageurs européens à la découverte de l'Europe (fin XVIe-milieu XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.59-93, 2025, Voyages et migrations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’usage des guides et descriptions de villes par les voyageurs européens en Italie au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiammetta Saba, Carlo Bianchini, Lorenzo Saba (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblioteche in movimento: studiosi, idee, libri in viaggio nel XVIII secolo (actes du colloque final LibMovIt, Bologne, 8-9 septembre 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ledizioni, pp.13-33, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.127-158, 2025</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager entre amis, écrire à ses amis, construire de nouvelles amitiés : les formes de l’amitié en voyage dans l’Italie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikol Dziub, Nicolas Bourguinat (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’amitié dans la littérature de voyage. Usages et représentations (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.23-52, 2024, Configurations littéraires, 979-1034402212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Os viajantes europeus do Iluminismo e os carnavais italianos</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture internationale et repli communautaire. Quels compagnonnages, quels réseaux, quelles préférences dans l’Italie des voyageurs de l’époque des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Amblard, Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’Écosse, de France et d’ailleurs. Communautés étrangères et dynamiques transculturelles dans la Rome du dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.29-47, 2024, Annales littéraires, 978-2-38549-126-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, l’Italie et l’Europe : perspectives et chantiers pour une histoire à continuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfredo Buccaro, Leonardo Di Mauro, Massimo Visone (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Per Cesare de Seta per i suoi 80 anni, Naples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Centre de Recherche Universitaire Lorrain d’Histoire/Atelier de recherche sur les textes médiévaux (CRULH/ARTEM), pp.59-64, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard des voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Jean-Claude Waquet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des Italies, XIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.47-67, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Gougenot et le voyage d’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Chatelain (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abbé Louis Gougenot, Voyages dans différentes contrées de France et d’Italie, édition établie et annotée par Antoine Chatelain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Editions Des Cendres, pp.I-XV, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Venezia alle Alpi. L’esperienza del viaggiatore John Evelyn alla prova del libro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Rapetti, Flavia De Rubeis (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con licenza de’ Superiori ». Studi in onore di Mario Infelise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Ca’Foscari, pp.15-22, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bresciani in Europa : dal viaggio al soggiorno (secc. XV-XVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Bazzani (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da Brescia all’Europa: viaggiatori e itinerari in età moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morcelliana, pp.13-21, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.498-505, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître, classer et contrôler les Français réfugiés à Venise à la fin du XVIIIe siècle (1790-1797)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.357-385, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Nau Editora, pp.150-176, 2025</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Infelise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Ghermani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Catherine Brice, Mario Infelise (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil-Asile : du droit aux pratiques, XVI-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.7-29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.59-93, 2025, Voyages et migrations</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage et la distance entre l'époque moderne et le seuil de l'âge romantique : le cas de l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot, Sarga Moussa, Anne Rouhette, Nathalie Vuillemin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.77-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.467-477, 2025</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Mimmo. Écrire sur l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Sajous D’Oria, Michel Delon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calligraphies/Calligrafie. Per Mimmo D’Oria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française Bari / Adda, pp.42-46, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.29-47, 2024, Annales littéraires, 978-2-38549-126-0</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience mouvante du voyage d'Italie à l'époque de Montfaucon, entre érudition et rencontre des hommes et des lieux (années 1670-années 1740)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Krings (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures, de Bernard de Montfaucon. Histoire d'un livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (19), Ausonius, pp.49-69, 2021, Collection Scripta Receptoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.23-52, 2024, Configurations littéraires, 979-1034402212</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les architectes français en Italie entre Lumières et romantisme : la question des journaux de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brucculeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cuneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Brucculeri, Cristina Cuneo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers l’Italie. Édifices, villes, paysages das les voyages des architectes français / Attraverso l’Italia. Edifici, città, paesaggi nei viaggi degli architetti francesi, 1750-1850</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.28-43., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Centre de Recherche Universitaire Lorrain d’Histoire/Atelier de recherche sur les textes médiévaux (CRULH/ARTEM), pp.59-64, 2023</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épreuve dans le voyage d’Italie à l’époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Pascal, Evelyne Berriot-Salvadore, Renée Ventresque, Marie-Madeleine Fragonard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans les pas du voyageur. Le récit à l’épreuve (XVIe-XVIIIe siècles). Hommage à Michel Bideaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.235-257, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, Passés composés, pp.47-67, 2023</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyageur, diplomate et érudit, dans la Vienne du Congrès de 1814-1815 : le regard de Daniello Berlinghieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tourres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Innocenti, Marco Lombardi et Josiane Tourres (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In viaggio per il Congresso di Vienna. Lettere di Daniello Berlinghieri a Anna Martini [1814-1815] con un percorso tra le fonti archivistiche in appendice / En voyage pour le Congrès de Vienne. Lettres de Daniello Berlinghieri à Anna Martini. Avec un parcours parmi les sources d’archives en Appendice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, pp.24-47, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Editions Des Cendres, pp.I-XV, 2023</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traque des identités à Venise à l’époque de la Révolution française, 1789-1797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités dissimulées. Le voyage anonyme dans les sociétés anciennes et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM (Presses Universitaires de Limoges), pp.105-126, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edizioni Ca’Foscari, pp.15-22, 2023</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Parcours aux pays du froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Daniel Chartier, Alain Guyot, Marie Mossé, Anne-Elisabeth Spica (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages illustrés aux pays froids (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.229-234, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Morcelliana, pp.13-21, 2023</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Boullier et la Sardaigne (1832-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pulina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Pulina (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sul dialogo interculturale Sardegna/Francia. Nel ricordo di Domenico Alberto Azuni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nuova Tipografia Popolare, pp.74-92, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.357-385, 2022</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diplomate, les voyageurs et les émigrés. L’observatoire de la correspondance Bernis-Flavigny dans l’histoire des mobilités culturelles sous la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Montègre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cardinal de Bernis. Le pouvoir de l’amitié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.665-688, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions de l'ouvrage : Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Nijenhuis, Susanne Berthier, Gilles Bertrand, Frédéric Meyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.301-309, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France face à l’Italie à l’époque moderne : héritages d’une longue histoire et parcours historiographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Andurand, Myriam Deniel-Ternant, Caroline Galland, Valérie Guitienne-Mürger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires croisées. Politique, religion et culture du Moyen Age aux Lumières. Études offertes à Monique Cottret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Paris Nanterre, pp.37-54, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal viaggio al diario. La scrittura autobiografica di un aristocratica romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand e Marina Pieretti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una marchesa in viaggio per l’Italia. Diario di Margherita Boccapaduli (1794-1795)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.11-46, 2019, La memoria restituita. Fonti per la storia delle donne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un guide pour Venise? L'aimant de l'Europe du jésuite Diego Zunica (1694)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry et Claude Reichler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vaut le voyage? Les usages des guides touristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine-Association culturelle pour le voyage en Suisse, pp.71-79, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un guide pour Venise ? L’aimant de l’Europe du jésuite Diego Zunica (1694)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry et Claude Reichler (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vaut le voyage » ? Les usages des guides touristiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Slatkine-Association culturelle pour le voyage en Suisse, pp.71-79, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lansyer et la tradition du voyage en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lourme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Lourme (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lansyer, Canaletto et Piranese : images d’Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Lansyer/In Fine éditeur d’art, pp.20-29, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : Naples et la France. Voyages scientifiques, parcours de formation et exil entre la fin du XVIIIe et la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabio D’Angelo, Dal Regno di Napoli alla Francia. Viaggi ed esilio tra Sette e Ottocento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.9-14, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La narrazione della città moderna tra integrazioni e omissioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Capano, Maria Ines Pasciarello, Massimo Visone, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La città Altra. Storia e immagine della diversità urbana [e-book]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico II University Press con CIRICE-Centro interdipartimentale di Ricerca sull’Iconografia della Città Europea, pp.31-32, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les artistes, le Grand Tour et l’Italie à l’époque des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Beck-Saiello, Jean-Noël Bret (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Tour et l’Académie de France à Rome, XVIIe-XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.21-53, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europei in viaggio nell’Italia dei musei dopo l’Unità : il caso dei francesi, da Hébert ai lettori del Baedeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Costa, Paola Callegari, Marco Pizzo (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Italia dei Musei (1860-1960). Collezioni, Contesti, Casi di studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bononia University Press, collana ARTE Collezioni Luoghi Attori, pp.181-191, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension scientifique du Grand Tour : le cas italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Turner (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences à l’âge des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Oeil, pp.4-27, 2017, La bibliothèque fantôme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le paysage, mettre la France en images : des Délices de Savinien d'Alquié à la description de La Borde (1670-1802)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Antoine, Danièle Méaux, Jean-Pierre Montier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en albums (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.15-30, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre et désordre de la bibliothèque dans l'espace de l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Anne Cayuela, Christian del Vento, Raphaële Mouren (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.7-24, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Devanthéry (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Guides de voyage et tourisme alpin, 1780-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.7-13, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage de formation en Europe, XVe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Hilaire-Pérez, Fabien Simon, Marie Thébaud-Sorger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des sciences et des techniques. Un dialogue des savoirs, XVe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-237, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il viaggio nel Mediterraneo, metamorfosi di un mito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgia di Pasquale (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viaggio nel Mediterraneo. La costruzione di un paesaggio attraverso l’iconografia dello spazio architettonico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LetteraVentidue Edizioni, pp.12-16, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et ses collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Michel Biard, Alain Chevalier, Martial Poirson, Pierre Serna (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionner la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Etudes robespierristes, pp.295-303, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nostalgie encyclopédique et désir d'Italie : la bibliothèque privée de François-Marie de Vaulserre (1773-1849)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalfoun Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Anne Cayuela, Christian del Vento, Raphaële Mouren (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.443-464, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de soi d'une femme de la haute société romaine : la marquise Boccapaduli en voyage dans l'Italie d'avant le triennio jacobin (septembre 1794 à décembre 1795)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Coulon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyage et individuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. 6, premier semestre 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCHE (EA 3400 de l'université de Strasbourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-33, 2015, Source(s) : cahiers de l'équipe de recherche Arts, civilisation et histoire de l'Europe", ISSN 2265-1306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Gilet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages en Italie de Louis-François Cassas : 1756-1827</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana éditeur, pp.18-21, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyon dans le voyage d'Italie : tradition consolidée ou expérience mouvante (XVIIIe-début XIXe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Baudino (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voyageuses britanniques au XVIIIe siècle : l'étape lyonnaise dans l'itinéraire du Grand Tour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.35-62, 2015, Des idées et des femmes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la route de l'Italie. Le voyage au Léman et en Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Gilet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages en Italie de Louis-François Cassas (1756-1827)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana éditeur, pp.72-93, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place Navone comme microcosme de la passion pour Rome dans le regard des voyageurs français, début XVIIe-milieu XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Bernard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Piazza Navona, ou place Navone, la plus belle et la plus grande". Du stade de Domitien à la place moderne : histoire d'une évolution urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome (EFR), pp.757-782, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mainssieux et l'Italie : aux sources de la lumière dans le contact avec une tradition classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Macaigne, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un artiste en Italie. Voyages de Lucien Mainssieux, 1910-1926</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libel, pp.12-26, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de Versailles à l'épreuve du voyage éclairé (1751-1780)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyageurs étrangers à la cour de France, 1589-1789. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.189-203, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du voyage dans les sociétés européennes (XVe-XVIIIe siècles) : une vue d'ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heures et malheurs des voyages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 121 (3/2014), pp.7-26, 2014, Annales de Bretagne et des Pays de l'Ouest</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage des anciens, voyages des modernes : qu'est-ce qu'un voyage républicain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Pierre Serna, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République en voyage,1770-1830</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.11-35, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italia come spazio sperimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.P. Donato, D. Armando, M. Cattaneo, J.-F. Chauvard, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, Italie, pp.50-51, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01045173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Tour, l’art et les artistes en Italie au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national d'histoire de l'art (INHA) (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, espace, temps. Histoire des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Documentation Pédagogique (CNDP), pp.31-36, 2013, 978-2-240-03420-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduzione. Sezione IX. Città » ; La nuova gerarchia urbana dei viaggiatori francesi, Torino, Milano, Venezia, Roma, Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. P. Donato, D. Armando, M. Cattaneo, J.-F. Chauvard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell’Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 311-319, 322-327, 334-339., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione de la section IX &amp;quot;Città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia Donato, David Armando, Massimo Cattaneo, Jean-François Chauvard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.311-319, 2013, 978-2-7283-0981-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Città</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia Donato; David Armando; Massimo Cattaneo; Jean-François Chauvard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell’età rivoluzionaria e napoleonica in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 447, École française de Rome, pp.309-350, 2013, Collection de l'École française de Rome</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuova gerarchia urbana dei viaggiatori francesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donato, Maria Pia et alii (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante storico dell'Italia rivoluzionaria e napoleonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.320-321, 2013, 978-2-7283-1155-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la curiosité pour les automates dans l'Europe des Lumières. Machines et mécanismes en Italie au prisme du regard des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montègre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélia Gaillard, Jean.-Yves Goffi, Bernard Roukhomovsky, Sophie Roux (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'automate : modèle, métaphore, machine, merveille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.429-457, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Millin : les voyageurs français en Italie, de la Révolution à l'Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Maria D'Achille, Antonio Iacobini, Monica Preti Hamard, Marina Righetti, Gennaro Toscano, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyages et conscience patrimoniale. Aubin-Louis Millin (1759-1818) entre France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rome, Campisano Editore/Institut national du patrimoine/Sapienza Università di Roma/Bibliothèque nationale de France, pp.47-58, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlioz et l'Italie des voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Spillemaecker et Antoine Troncy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hector Berlioz en Italie. Voyage musical, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libel, pp.16-29, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Istrie et la Dalmatie, terre de frontière pour l'invention de l'archéologie à l'époque du consulat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Royo, Martine Denoyelle, Emmanuelle Hindy-Champion, David Louyot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du voyage savant aux territoires de l'archéologie. Voyageurs, amateurs et savants à l'origine de l'archéologie moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.217-244, 2011, De l'archéologie à l'histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en Italie et expérience de la mémoire. Les Français face aux découvertes archéologiques, 1750-1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarga Moussa, Sylvain Venayre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage et la mémoire au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creaphis, Paris, pp.95-117, 2011, Silex</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrations italiennes à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un air d'Italie. La présence italienne en Isère, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée dauphinois, pp.62-69, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brice</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Alain Guyot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des " passeurs " entre science, histoire et littérature. Contribution à l'étude de la construction des savoirs (1750-1840)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, Grenoble, France, pp.7-32, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il viaggio come utopia nell'Europa moderna : il caso dell'Italia tra il XVI e il XIX secolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Achille Olivieri, Massimo Rinaldi, a cura di. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Utopia di Cuccagna tra '500 e '700. Il caso della Fratta nel Polesine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minelliana Editrice, Rovigo, Italy, pp.53-68, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie, le triennio révolutionnaire (1796-1799) et les fondements de l'idée de nation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Forlin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée nationale en Italie, du processus d'unification aux déchirements de la guerre civile (fin XVIIIe-début XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-83, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campo &amp;quot;, &amp;quot; capitale &amp;quot;, &amp;quot; casino &amp;quot;, &amp;quot; piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Topalov, Laurent Coudroy de Lille, Jean-Charles Depaule et Brigitte Marin, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, Paris, pp.185-188, 205-209, 240-246, 915-920, 2010, Bouquins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des Lumières et de la Révolution française dans l'Italie du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.7-29, 2022</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand et Enzo Neppi, (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I lumi e la Rivoluzione francese nel dibattito italiano del Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olschki, pp.13-24, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, École Française de Rome, pp.498-505, 2022</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toscana fuori dalla Toscana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Boutier, S. Landi, O. Rouchon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno Stato italiano (XIV-XIX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mandragora, Firenze, pp.355-370, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1 (19), Ausonius, pp.49-69, 2021, Collection Scripta Receptoria</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager dans l'Europe des années 1680-1780</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire, Pierrick Pourchasse, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circulations internationales en Europe de 1680 à 1780</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.237-247, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.77-87, 2021</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Tour (tourisme, touriste)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Christin (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des concepts nomades en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métailié, pp.171-187, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française Bari / Adda, pp.42-46, 2021</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyageurs français face aux dimensions religieuses de l'Italie entre l'âge des Lumières et l'époque romantique : les ambiguïtés du &amp;quot; moment révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Meyer, Sylvain Milbach (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les échanges religieux entre l'Italie et la France, 1760-1850. Regards croisés=Scambi religiosi tra Francia e Italia, 1760-1850. Sguardi incrociati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, Laboratoire LLS, pp.93-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Firenze University Press, pp.24-47, 2020</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques de l'Académie de France à Rome dans la seconde moitié du XVIIIe siècle aux instructions de P.-H. de Valenciennes (1800) : l'institution du voyage de l'artiste comme réponse à 'l'appel' de l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Costa, Laure Fagnart, Christine Poullain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'appel de l'Italie. Les échanges artistiques en Europe à l'époque moderne : les Français et les Flamands en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.155-181, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Albrecht Burkardt</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piacenza e il viaggio in Italia: itinerari di francesi e di piacentini all’epoca dei Lumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Cattanei (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Collegio Alberoni nella Piacenza tra Ancien Régime e Restaurazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tip.Le.Co, p. 203-234, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures diplomatiques piémontaises : la correspondance du marquis de Breglio avec le roi de Sardaigne entre 1720 et 1732</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique par correspondance. Les usages politiques de la lettre en Italie XIVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.153-175, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université franco-italienne, une opportunité pour les doctorants en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuliano Ferretti (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un bilan d’avenir. Programme Vinci 2001-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université franco-italienne, pp.323-332, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectuels, artistes et militants. Le voyage comme expérience de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E. Peter Lang, Bruxelles, pp.9-12, 2009, coll. " Comparatisme et Société "</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un passeur entre l'Italie et la France. Auguste Boullier notable et bibliophile de la Loire (1832-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre France et Italie. Mélanges offerts à Pierrette Paravy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, pp.207-213, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Crosetti, Michele Rosboch (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dinamiche del cambiamento. Cultura, cittadinanza, economia nelle regioni alpine occidentali tra età moderna e globalizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria Stampatori, pp.5-7, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture des marchands voyageurs français de la seconde moitié du XVIIIe siècle sur les routes de France et d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Bresc, Denis Menjot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voyageurs au Moyen Age. Collection : Actes des congrès nationaux des sociétés historiques et scientifiques (édition électronique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité des travaux historiques et scientifiques (CTHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-107, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin des rituels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand, Ilaria Taddei (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le destin des rituels. Faire corps dans l’espace urbain, Italie, France, Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.11-16, 2008, 978-2728308217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchands en voyage dans l’Europe du second XVIIIe siècle. Étude de quelques carnets de route, récits et correspondances de marchands du Sud-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albrecht Burkardt (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités dissimulées. Le voyage anonyme dans les sociétés anciennes et modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PULIM (Presses Universitaires de Limoges), pp.105-126, 2020</w:t>
+              <w:t xml:space="preserve">Commerce, voyage et expérience religieuse (Europe, XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-179, 2007, 978-2753504141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.235-257, 2020</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce, voyage et expérience religieuse (Europe, XVIe-XVIIIe siècles). Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albrecht Burkardt (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commerce, voyage et expérience religieuse (Europe, XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.497-503, 2007, 9782753504141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...4787 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958092v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04956380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guide di viaggio francesi in Italia nel ’700 e la costruzione del paesaggio</w:t>
               </w:r>
@@ -15142,51 +15142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/116930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fincardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0179" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2327" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925136v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151279v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica314" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5487" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tortarolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica696" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.604.0182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.414" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.013.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8X9HFZN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-10114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gougenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Infelise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Escomel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pieretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03155895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Macaigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01064428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/questionsdecommunication/9130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022670v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022955v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.566" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pichetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sommadossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riffaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944888v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932535v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Innocenti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lombardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tourres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cuneo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151415v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lourme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151426v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pulina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675469v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675613v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675462v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalfoun B&#233;atrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ea3400.unistra.fr/publications/sources-arts-civilisation-et-histoire-de-leurope/#c66982" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045183v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231038v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231020v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045173v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964957v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01072009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02353569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025845v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025840v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025674v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958398v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023847v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023825v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4909" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0032.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01139944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096803v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/116930" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fincardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0174" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945253v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x4z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03620701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.6114" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica314" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5487" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica696" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.778" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Tortarolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.414" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.858" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.604.0182" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7824" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958534v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958518v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.601.0188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056820v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01056797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.013.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8X9HFZN4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-10114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gougenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatelain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04162733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Infelise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21965" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155871v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Escomel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pieretti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nijenhuis-Bescher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Berthier-Foglar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03155895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Macaigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01064428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/questionsdecommunication/9130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ehrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mont&#232;gre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.566" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149243v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Pichetto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115259v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Salvadori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206632v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sommadossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riffaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bianchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095212v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459194v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932442v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cuneo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Innocenti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lombardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tourres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151426v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pulina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151419v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151415v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925310v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151371v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lourme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675469v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675613v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152398v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675462v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalfoun B&#233;atrice" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ea3400.unistra.fr/publications/sources-arts-civilisation-et-histoire-de-leurope/#c66982" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01058670v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674823v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231027v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01231038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045173v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964957v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786714v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chauvard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Cogn&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01072009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02353569v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798877v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025845v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025712v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025773v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025761v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025784v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025777v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025709v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023775v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025674v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023833v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=4909" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958105v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958092v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campisanoeditore.it/schede/0032.html" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01139944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>