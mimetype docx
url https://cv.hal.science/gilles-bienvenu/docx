--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -100,199 +100,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconstruction de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dufieux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Roux-Spitz. L'autre moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Patrimoine - Centre des monuments nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Carnets d'architectes, 978-2-7577-1035-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources de l’expertise judiciaire en matière immobilière à Nantes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michela BARBOT; Robert CARVAIS; Emmanuel CHÂTEAU-DUTIER; Valérie NEGRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs et les mécannismes de l’expertise du XVIe au- XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-180, 2025, Histoire, sciences, techniques et sociétés, 978-2-38542-687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237550v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05310212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecte communal à Nantes aux XIXe et XXe siècles</w:t>
               </w:r>
@@ -1003,208 +1003,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le quartier Graslin et ses acteurs : les « vues patriotiques » de Jean-Joseph-Louis Graslin confrontées aux architectes, aux techniciens et aux entrepreneurs nantais, publics et privés, sous le regard des autorités publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nantes. Faculté des sciences économiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graslin : le temps des Lumières à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-232, 2008, Collection Histoire, 9782753531321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le quartier Graslin et ses acteurs : les &amp;quot;vues patriotiques&amp;quot; de Jean-Joseph-Louis Graslin confrontées aux architectes, aux techniciens et aux entrepreneurs nantais, privés et publics, sous le regard des autorités publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Le Pichon, Arnaud Orain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graslin, le temps des Lumières à Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.209-232, 2008, Histoire, 978-2753507517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.5533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.5533⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04537097v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01868770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors trame : le plan d’aménagement, d’embellissement et d’extension de La Roche-sur-Yon</w:t>
               </w:r>
@@ -1534,165 +1534,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôtel de Luynes ou hôtel Dufou (île Feydeau), approche architecturale</w:t>
+                <w:t xml:space="preserve">À la recherche de l'architecte de La Villestreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 159, pp.249-263</w:t>
+              <w:t xml:space="preserve">, 2024, 159, pp.265-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751293v1</w:t>
+                <w:t xml:space="preserve">hal-04751384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l'architecte de La Villestreux</w:t>
+                <w:t xml:space="preserve">L'hôtel de Luynes ou hôtel Dufou (île Feydeau), approche architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 159, pp.265-271</w:t>
+              <w:t xml:space="preserve">, 2024, 159, pp.249-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751384v1</w:t>
+                <w:t xml:space="preserve">hal-04751293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôtel-Dieu de Michel Roux-Spitz à Nantes</w:t>
               </w:r>
@@ -4223,252 +4223,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au séminaire n° 3 Nantes / Rennes- HEnsA20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 – Séminaire n° 3 (Nantes / Rennes) – Rayonnement des écoles et relations internationales, les 8 et 9 décembre 2017 à Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Nantes, Dec 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La constitution d’un corps enseignant diversifié, de l’unité pédagogique à l’école d’architecture de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 – Séminaire n° 3 (Nantes / Rennes) – Rayonnement des écoles et relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Nantes, Dec 2017, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/mri5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/mri5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’école régionale d’architecture de Nantes : un projet de cité des arts dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 – Séminaire n° 4 (Clermont-Ferrand / Saint-Étienne) – Les lieux de l’enseignement de l’architecture en France, 8 et 9 juin 2018 à Clermont-Ferrand et à Saint-Étienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/mrj8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/mrj8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03091657v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03091638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de la ville et réglementation urbaine à Nantes, à l’époque de Gérard Mellier</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310212v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/michel-roux-spitz.-l-autre-moderne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7305/nantes-revolutionnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/173807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.173767" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/boutique/nos-livres/la-ville-parfaitement-imparfaite/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5533" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5509?lang=fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/475/autour-de-la-ville-de-napoleon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-villes_reconstruites_du_dessin_au_destin_tome_1-9782738426055-3965.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Avila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Bianchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-memo.fr/livre/nantes-plans-commentes/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mri5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrj8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868721v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robin-Auffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monuments-nationaux.fr/editions-du-patrimoine/les-ouvrages/michel-roux-spitz.-l-autre-moderne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237550v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8760/les-architectes-et-la-fonction-publique" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7305/nantes-revolutionnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/173807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.173767" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionslacommune.fr/boutique/nos-livres/la-ville-parfaitement-imparfaite/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fage-editions.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5509?lang=fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/5533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5533" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/475/autour-de-la-ville-de-napoleon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-villes_reconstruites_du_dessin_au_destin_tome_1-9782738426055-3965.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825821v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801015v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousteau-Chambon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Porte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Garleff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gournay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Avila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Bianchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-memo.fr/livre/nantes-plans-commentes/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leli&#232;vre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091638v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mri5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrj8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868721v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Robin-Auffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>