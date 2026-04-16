--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -717,177 +717,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t>
+                <w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Adams</w:t>
+                <w:t xml:space="preserve">N Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382662v1</w:t>
+                <w:t xml:space="preserve">hal-04570337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultralight vector dark matter search using data from the KAGRA O3GK run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G Abac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -896,250 +896,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Abouelfettouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (4), pp.042001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational-wave Transients Associated with Magnetar Bursts in Advanced LIGO and Advanced Virgo Data from the Third Observing Run</w:t>
+                <w:t xml:space="preserve">GWTC-2.1: Deep extended catalog of compact binary coalescences observed by LIGO and Virgo during the first half of the third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Abe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Adhikari</w:t>
+                <w:t xml:space="preserve">C Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 966 (1), pp.137. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad27d3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570337v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational-lensing signatures in the full third observing run of the LIGO-Virgo network</w:t>
               </w:r>
@@ -1466,51 +1466,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (4), pp.041403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.041403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -1521,453 +1521,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Adhicary</w:t>
+                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246150v1</w:t>
+                <w:t xml:space="preserve">hal-04651579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
+              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846555v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651579v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass black hole binaries in the second part of Advanced LIGO's and Advanced Virgo's third observing run</w:t>
+                <w:t xml:space="preserve">Open Data from the Third Observing Run of LIGO, Virgo, KAGRA, and GEO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Abe</w:t>
@@ -2002,164 +2002,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 524 (4), pp.5984-5992. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 267 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/acdc9f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230168v1</w:t>
+                <w:t xml:space="preserve">hal-04246150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t>
@@ -2210,111 +2210,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
@@ -2383,72 +2383,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
@@ -2459,563 +2459,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adhicary</w:t>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862440v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t>
               </w:r>
@@ -3148,90 +3148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t>
@@ -3282,90 +3282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
@@ -3416,111 +3416,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
@@ -3531,295 +3531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+                <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778299v1</w:t>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t>
@@ -4067,587 +4067,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738053v1</w:t>
+                <w:t xml:space="preserve">hal-03862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862985v1</w:t>
+                <w:t xml:space="preserve">hal-03738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261280v1</w:t>
+                <w:t xml:space="preserve">hal-03738498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862997v1</w:t>
+                <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
@@ -4686,160 +4686,160 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738498v1</w:t>
+                <w:t xml:space="preserve">hal-03862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open data from the first and second observing runs of Advanced LIGO and Advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelu Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.100658. </w:t>
@@ -4950,51 +4950,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
@@ -5005,51 +5005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
+                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5084,106 +5084,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203679v1</w:t>
+                <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5218,106 +5218,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010977v1</w:t>
+                <w:t xml:space="preserve">hal-03203679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5352,106 +5352,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022670v1</w:t>
+                <w:t xml:space="preserve">hal-03171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift During the LIGO-Virgo Run O3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5486,82 +5486,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (2), pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abee15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171349v1</w:t>
+                <w:t xml:space="preserve">hal-03022670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
@@ -5809,295 +5809,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Abbott</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413221v1</w:t>
+                <w:t xml:space="preserve">hal-03618165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: “Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO” (2019, ApJ, 875, 122)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (8), pp.082004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 918 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.082004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1f2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618165v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gravitational-wave Measurement of the Hubble Constant Following the Second Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
@@ -6290,51 +6290,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
@@ -6479,51 +6479,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -6562,102 +6562,102 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
+                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -6692,106 +6692,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010973v1</w:t>
+                <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -6826,82 +6826,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022673v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -7149,325 +7149,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Abbott</w:t>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235571v1</w:t>
+                <w:t xml:space="preserve">hal-02192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the second Advanced LIGO observing run with an improved hidden Markov model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Abbott</w:t>
+                <w:t xml:space="preserve">Search for Lensing Signatures in the Gravitational-Wave Observations from the First Half of LIGO–Virgo’s Third Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.109903. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 923 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.109903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac23db⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192534v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015–2017 LIGO Data” (2019, ApJ, 879, 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7551,398 +7551,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613266v1</w:t>
+                <w:t xml:space="preserve">hal-02302999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically targeted search for gravitational waves emitted by core-collapse supernovae during the first and second observing runs of advanced LIGO and advanced Virgo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GW190412: Observation of a Binary-Black-Hole Coalescence with Asymmetric Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (8), pp.084002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.043015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.101.084002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.043015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302999v1</w:t>
+                <w:t xml:space="preserve">hal-02613266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guide to LIGO–Virgo detector noise and extraction of transient gravitational-wave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelu Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (5), pp.055002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ab685e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
@@ -7972,111 +7972,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model comparison from LIGO–Virgo data on GW170817’s binary components and consequences for the merger remnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelu Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ab5f7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
@@ -8087,563 +8087,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t>
+              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946170v1</w:t>
+                <w:t xml:space="preserve">hal-02973168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
+                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491265v1</w:t>
+                <w:t xml:space="preserve">hal-02959692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for observing and localizing gravitational-wave transients with Advanced LIGO, Advanced Virgo and KAGRA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The advanced Virgo longitudinal control system for the O2 observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Aloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Reviews in Relativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.102386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41114-020-00026-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973168v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties and Astrophysical Implications of the 150 M$_\odot$ Binary Black Hole Merger GW190521</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 900 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.131101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aba493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959692v1</w:t>
+                <w:t xml:space="preserve">hal-02946170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW190814: Gravitational Waves from the Coalescence of a 23 Solar Mass Black Hole with a 2.6 Solar Mass Compact Object</w:t>
               </w:r>
@@ -8702,51 +8702,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 896 (2), pp.L44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ab960f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
@@ -8970,51 +8970,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
@@ -9104,51 +9104,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 892 (1), pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/ab75f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
@@ -9427,51 +9427,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
+                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -9506,82 +9506,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080725v1</w:t>
+                <w:t xml:space="preserve">hal-02410764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of General Relativity with the Binary Black Hole Signals from the LIGO-Virgo Catalog GWTC-1</w:t>
               </w:r>
@@ -9640,51 +9640,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (10), pp.104036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.104036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
@@ -9695,51 +9695,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational-wave signals associated with gamma-ray bursts during the second observing run of Advanced LIGO and Advanced Virgo</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO O2 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -9774,106 +9774,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 886 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab4b48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410764v1</w:t>
+                <w:t xml:space="preserve">hal-02080725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
+                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -9912,102 +9912,102 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921970v1</w:t>
+                <w:t xml:space="preserve">hal-02130376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the $p$-Mode–$g$-Mode Tidal Instability with GW170817</w:t>
+                <w:t xml:space="preserve">Tests of General Relativity with GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -10046,102 +10046,102 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.061104. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (1), pp.011102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.011102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130376v1</w:t>
+                <w:t xml:space="preserve">hal-01921970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t>
+                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -10176,82 +10176,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009089v1</w:t>
+                <w:t xml:space="preserve">hal-02144373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWTC-1: A Gravitational-Wave Transient Catalog of Compact Binary Mergers Observed by LIGO and Virgo during the First and Second Observing Runs</w:t>
               </w:r>
@@ -10444,51 +10444,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 875 (2), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0f3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
@@ -10499,51 +10499,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Subsolar Mass Ultracompact Binaries in Advanced LIGO’s Second Observing Run</w:t>
+                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from 15 Supernova Remnants and Fomalhaut b with Advanced LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -10578,752 +10578,752 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (16), pp.161102. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 875 (2), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.161102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab113b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144373v1</w:t>
+                <w:t xml:space="preserve">hal-02009089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soares-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palmese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Annis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia-Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817888v1</w:t>
+                <w:t xml:space="preserve">hal-01990733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
+                <w:t xml:space="preserve">Properties of the binary neutron star merger GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.011001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051700v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Measurement of the Hubble Constant from a Dark Standard Siren using the Dark Energy Survey Galaxies and the LIGO/Virgo Binary–Black-hole Merger GW170814</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Garcia-Bellido</w:t>
+                <w:t xml:space="preserve">Binary Black Hole Population Properties Inferred from the First and Second Observing Runs of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 876 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 882 (2), pp.L24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab14f1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab3800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990733v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sur</w:t>
+                <w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050847v1</w:t>
+                <w:t xml:space="preserve">hal-02066450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band search for gravitational waves from known pulsars using the second LIGO observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Standard Siren Measurement of the Hubble Constant from GW170817 without the Electromagnetic Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fishbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Magaña Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.L13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aaf96e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066450v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-latency gravitational-wave alerts for multimessenger astronomy during the second advanced LIGO and Virgo observing run</w:t>
               </w:r>
@@ -11516,51 +11516,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
@@ -11650,51 +11650,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (6), pp.064064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.064064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
@@ -11705,51 +11705,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t>
+                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -11784,106 +11784,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999728v1</w:t>
+                <w:t xml:space="preserve">hal-02101674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave transients in the second Advanced LIGO observing run</w:t>
+                <w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -11918,106 +11918,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (10), pp.104033. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.99.104033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101674v1</w:t>
+                <w:t xml:space="preserve">hal-02136354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Sky Search for Short Gravitational-Wave Bursts in the Second Advanced LIGO and Advanced Virgo Run</w:t>
+                <w:t xml:space="preserve">Search for Eccentric Binary Black Hole Mergers with Advanced LIGO and Advanced Virgo during their First and Second Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -12052,374 +12052,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (2), pp.024017. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 883 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.024017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3c2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136354v1</w:t>
+                <w:t xml:space="preserve">hal-02999728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283532v1</w:t>
+                <w:t xml:space="preserve">hal-01902981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fermi Gamma-ray Burst Monitor Search for Electromagnetic Signals Coincident with Gravitational-Wave Candidates in Advanced LIGO's First Observing Run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.S. Briggs</w:t>
+                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 871 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902981v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Transient Gravitational-wave Signals Associated with Magnetar Bursts during Advanced LIGO’s Second Observing Run</w:t>
+                <w:t xml:space="preserve">Search for the isotropic stochastic background using data from Advanced LIGO’s second observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -12454,350 +12454,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 874 (2), pp.163. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (6), pp.061101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab0e15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.100.061101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051546v1</w:t>
+                <w:t xml:space="preserve">hal-02283532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amato</w:t>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416888v1</w:t>
+                <w:t xml:space="preserve">hal-03217642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Multimessenger Sources of Gravitational Waves and High-energy Neutrinos with Advanced LIGO during Its First Observing Run, ANTARES, and IceCube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">Increasing the Astrophysical Reach of the Advanced Virgo Detector via the Application of Squeezed Vacuum States of Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">A. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 870 (2), pp.134. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.231108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf21d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.231108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217642v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: : &amp;quot;Searches for Gravitational Waves from Known Pulsars at Two Harmonics in 2015-2017 LIGO Data&amp;quot; (2019, ApJ, 879, 10)</w:t>
               </w:r>
@@ -12809,51 +12809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12930,90 +12930,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
@@ -13237,72 +13237,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (20), pp.205004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/aadf1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
@@ -13526,51 +13526,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (6), pp.065010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/aaaafa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
@@ -13715,295 +13715,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999862v1</w:t>
+                <w:t xml:space="preserve">hal-02999780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
+                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999780v1</w:t>
+                <w:t xml:space="preserve">hal-02999862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for long-duration gravitational wave transients in the first Advanced LIGO observing run</w:t>
               </w:r>
@@ -14251,453 +14251,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01887103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bacon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Buy</w:t>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01404731v1</w:t>
+                <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rich Abbott</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts During the First Advanced LIGO Observing Run and Implications for the Origin of GRB 150906B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouffanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Abbott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">C. Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 841 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6c47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645859v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01404731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rich Abbott</w:t>
+                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouffanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Abbott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">C. Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.104002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
+                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -14732,240 +14732,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645900v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of waveform model systematics on the interpretation of GW150914</w:t>
+                <w:t xml:space="preserve">A gravitational-wave standard siren measurement of the Hubble constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Buy</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/aa6854⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551 (7678), pp.85-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature24471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01404690v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the contribution of dynamical ejecta in the Kilonova associated with GW170817</w:t>
+                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
@@ -15000,968 +15000,968 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9478⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669861v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational waves and gamma-rays from a binary neutron star Merger: GW170817 and GRB 170817A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.L13. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa920c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645884v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645901v1</w:t>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">Status of the Advanced Virgo gravitational wave detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Agatsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
+              <w:t xml:space="preserve">Int.J.Mod.Phys.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (28&amp;29), pp.1744003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217751X17440031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
+                <w:t xml:space="preserve">hal-01645901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the first Advanced LIGO run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645700v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01394944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+                <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Acernese</w:t>
+                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01664010v1</w:t>
+                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for High-energy Neutrinos from Gravitational Wave Event GW151226 and Candidate LVT151012 with ANTARES and IceCube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (2), pp.022005. </w:t>
@@ -15993,377 +15993,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">First search for gravitational waves from known pulsars with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B P Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 839 (1), 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa677f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669862v1</w:t>
+                <w:t xml:space="preserve">insu-01664010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Limits on the Stochastic Gravitational-Wave Background from Advanced LIGO's First Observing Run</w:t>
+                <w:t xml:space="preserve">On the Progenitor of Binary Neutron Star Merger GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (12), pp.121101. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa93fc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01412187v1</w:t>
+                <w:t xml:space="preserve">hal-01669862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
@@ -16414,90 +16414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
@@ -16529,563 +16529,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t>
+                <w:t xml:space="preserve">New determination of proton spectroscopic factors and reduced widths for $^{8}\mathrm{Be}$ states in the $16.5-18.0$ MeV excitation energy region via the study of the $^{7}\mathrm{Li}(^{3}\mathrm{He},d)^{8}\mathrm{Be}$ transfer reaction at ${E}_{\mathrm{lab}}=20$ MeV: Implication for the $^{7}\mathrm{Li}(p,\alpha)^{4}\mathrm{He}$ hydrogen burning reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.. P.. Abbott</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">A. Belhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouichaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beaumevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchemha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.054601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417097v1</w:t>
+                <w:t xml:space="preserve">hal-01645778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New determination of proton spectroscopic factors and reduced widths for $^{8}\mathrm{Be}$ states in the $16.5-18.0$ MeV excitation energy region via the study of the $^{7}\mathrm{Li}(^{3}\mathrm{He},d)^{8}\mathrm{Be}$ transfer reaction at ${E}_{\mathrm{lab}}=20$ MeV: Implication for the $^{7}\mathrm{Li}(p,\alpha)^{4}\mathrm{He}$ hydrogen burning reaction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GW170608: Observation of a 19-solar-mass Binary Black Hole coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bogaert</w:t>
+                <w:t xml:space="preserve">B.. P.. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.054601. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.054601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9f0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645778v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Aubert</w:t>
+                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669864v1</w:t>
+                <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170814: A three-detector observation of gravitational waves from a binary black hole coalescence</w:t>
               </w:r>
@@ -17278,51 +17278,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 847 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/aa86f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
@@ -17333,2655 +17333,2655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">The basic physics of the binary black hole merger GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 529 (1-2), pp.1600209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201600209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417039v1</w:t>
+                <w:t xml:space="preserve">in2p3-01352453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Search for high-energy neutrinos from binary neutron Star Merger GW170817 with ANTARES, IceCube, and the Pierre Auger Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9aed⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+                <w:t xml:space="preserve">hal-01669864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458823v1</w:t>
+                <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999753v1</w:t>
+                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
+                <w:t xml:space="preserve">Search for Post-merger Gravitational Waves from the Remnant of the Binary Neutron Star Merger GW170817</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.L16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa9a35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191238v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional limits on persistent gravitational waves from Advanced LIGO's first observing run</w:t>
+                <w:t xml:space="preserve">Erratum: “First Search for Gravitational Waves from Known Pulsars with Advanced LIGO” (2017, ApJ, 839, 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (12), pp.121102. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 851 (1), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.121102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9aee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01412191v1</w:t>
+                <w:t xml:space="preserve">hal-02191238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
+                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
+                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directly comparing GW150914 with numerical solutions of Einstein's equations for binary black hole coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (6), pp.064035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.064035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01327773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/2/14⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01331568v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved analysis of GW150914 using a fully spin-precessing waveform model</w:t>
+                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.041014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01326869v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: Implications for the stochastic gravitational wave background from binary black holes</w:t>
+                <w:t xml:space="preserve">Observing gravitational-wave transient GW150914 with minimal assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.131102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273211v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
+                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 832 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
+                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">GW150914: First results from the search for binary black hole coalescence with Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01273253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+                <w:t xml:space="preserve">Properties of the binary black hole merger GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the rates of binary neutron star and neutron-star--black-hole mergers from Advanced LIGO's first observing run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 832 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/832/2/L21⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01349288v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of transient noise in Advanced LIGO relevant to gravitational wave signal GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (13), pp.134001. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/33/13/134001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274013v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 833, pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
+                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for transient gravitational waves in coincidence with short duration radio transients during 2007-2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acernese</w:t>
+                <w:t xml:space="preserve">The Rate of Binary Black Hole Mergers Inferred from Advanced LIGO Observations Surrounding GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (12), pp.122008. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 833, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/833/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01313662v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First low frequency all-sky search for continuous gravitational wave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (4), pp.042007. </w:t>
@@ -20032,90 +20032,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrophysical Implications of the Binary Black-Hole Merger GW150914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 818 (2), pp.L22. </w:t>
@@ -20147,295 +20147,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01273215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. P. Abbott</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01314863v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from a Binary Black Hole Merger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">Comprehensive All-sky Search for Periodic Gravitational Waves in the Sixth Science Run LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.061102. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.042002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.061102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.042002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01273200v1</w:t>
+                <w:t xml:space="preserve">in2p3-01314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the deepest all-sky survey for continuous gravitational waves on LIGO S6 data running on the Einstein@Home volunteer distributed computing project</w:t>
               </w:r>
@@ -20447,77 +20447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (10), pp.102002. </w:t>
@@ -20581,64 +20581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20683,965 +20683,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01313211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gay</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buskulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
+                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with GW150914</w:t>
+                <w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Ducrot</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (22), pp.221101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.221101⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274032v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW150914: The Advanced LIGO Detectors in the Era of First Discoveries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy Neutrino follow-up search of Gravitational Wave Event GW150914 with ANTARES and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Adrian-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Flaminio</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (13), pp.131103. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.122010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.131103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.122010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274006v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01278949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW151226: Observation of Gravitational Waves from a 22-Solar-Mass Binary Black Hole Coalescence</w:t>
+                <w:t xml:space="preserve">Binary Black Hole Mergers in the first Advanced LIGO Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buskulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (24), pp.241103. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.041015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.241103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.6.041015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01332514v1</w:t>
+                <w:t xml:space="preserve">in2p3-01332520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01215371v1</w:t>
+                <w:t xml:space="preserve">in2p3-01229258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-sky search for long-duration gravitational wave transients with LIGO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">A search of the Orion spur for continuous gravitational waves using a &amp;quot;loosely coherent&amp;quot; algorithm on data from LIGO interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (4), pp.042005. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (4), pp.042006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.042006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01229258v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01215371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A directed search for gravitational waves from Scorpius X-1 with initial LIGO</w:t>
               </w:r>
@@ -21679,51 +21679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (6), pp.062008. </w:t>
@@ -21813,51 +21813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 813, pp.39. </w:t>
@@ -21947,51 +21947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.022004. </w:t>
@@ -22042,51 +22042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo: a second-generation interferometric gravitational wave detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22157,51 +22157,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01056608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
+                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
@@ -22215,127 +22215,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
+                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First all-sky search for continuous gravitational waves from unknown sources in binary systems</w:t>
+                <w:t xml:space="preserve">Search for gravitational radiation from intermediate mass black hole binaries in data from the second LIGO-Virgo joint science run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
@@ -22349,253 +22349,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.062010. </w:t>
+              <w:t xml:space="preserve">, 2014, 89 (12), pp.12203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.062010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00998658v1</w:t>
+                <w:t xml:space="preserve">in2p3-00976061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ahlers</w:t>
+                <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00965403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and results of a search for gravitational waves associated with gamma-ray bursts using the GEO600, LIGO, and Virgo detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22617,237 +22617,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (12), pp.122004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00990297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational wave ringdowns from perturbed intermediate mass black holes in LIGO-Virgo data from 2005-2010</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. R. Abernathy</w:t>
+                <w:t xml:space="preserve">Multimessenger search for sources of gravitational waves and high-energy neutrinos: Initial results for LIGO-Virgo and IceCube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (10), pp.102006. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.102006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00965403v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01019490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for gravitational waves associated with gamma-ray bursts detected by the InterPlanetary Network</w:t>
               </w:r>
@@ -22885,51 +22885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113 (1), pp.011102. </w:t>
@@ -22961,51 +22961,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00977718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
+                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
@@ -23019,127 +23019,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
+                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NINJA-2 project: Detecting and characterizing gravitational waveforms modelled using numerical binary black hole simulations</w:t>
+                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
@@ -23153,127 +23153,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 31 (11), pp.115004. </w:t>
+              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/11/115004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00924818v1</w:t>
+                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an F-statistic all-sky search for continuous gravitational waves in Virgo VSR1 data</w:t>
+                <w:t xml:space="preserve">Improved Upper Limits on the Stochastic Gravitational-Wave Background from 2009-2010 LIGO and Virgo Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Abbott</w:t>
@@ -23287,548 +23287,548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (16), pp.165014. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (23), pp.231101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0264-9381/31/16/165014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.231101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00952104v1</w:t>
+                <w:t xml:space="preserve">in2p3-01010031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ackermann</w:t>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ajello</w:t>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00460756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for GRB Science with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Band</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Band</w:t>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew G. Baring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 701 (2), pp.1673-1694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Abdo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00394148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23918,77 +23918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24039,103 +24039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ackermann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
@@ -24186,64 +24186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24320,51 +24320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24480,51 +24480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24600,51 +24600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy measurement of the $^{7}$Be(p, $\gamma$)$^{8}$B cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24850,51 +24850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Measurement and Analysis of the $^7$Be(p,$\gamma)^8$B Cross Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25014,51 +25014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Bahcall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Balantekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 70, pp.1265-1291</w:t>
@@ -25126,51 +25126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25225,51 +25225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative reaction rates: from the observatory to the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25523,51 +25523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 597, pp.231-252</w:t>
@@ -25590,307 +25590,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge state blocking of K-shell internal conversion in $^{125}$Te</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.E. Meyerhof</w:t>
+                <w:t xml:space="preserve">Astrophysical rate of the $^{11}$C+p reaction from the coulomb break-up of a $^{12}$N radioactive beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 592, pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00291-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.75.1715⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009600v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrophysical rate of the $^{11}$C+p reaction from the coulomb break-up of a $^{12}$N radioactive beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Coc</w:t>
+                <w:t xml:space="preserve">Charge state blocking of K-shell internal conversion in $^{125}$Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Attallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. Meyerhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0375-9474(95)00291-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75, pp.1715-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.75.1715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009599v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the $^{13}$N(p,$\gamma)^{14}$O reaction rate through the coulomb break-up of a $^{14}$O radioactive beam</w:t>
               </w:r>
@@ -26120,277 +26120,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the $^{13}$N(p,$\gamma$) reaction rate through coulomb break-up of a radioactive beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate of $^3$H($^7$Li,n$_0)^9$Be and big-bang nucleosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kiener</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Bimbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 41, pp.3-7</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 535, pp.107-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013134v1</w:t>
+                <w:t xml:space="preserve">in2p3-00001041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of $^3$H($^7$Li,n$_0)^9$Be and big-bang nucleosynthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Coc</w:t>
+                <w:t xml:space="preserve">Determination of the $^{13}$N(p,$\gamma$) reaction rate through coulomb break-up of a radioactive beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Kiener</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bimbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 535, pp.107-119</w:t>
+              <w:t xml:space="preserve">Nouvelles de Ganil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 41, pp.3-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00001041v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised reaction rates for the H-burning of $^{17}$O and the oxygen isotopic abundances in red giants</w:t>
               </w:r>
@@ -26415,51 +26415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Prantzos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26501,51 +26501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate energy determination of the 5673-KeV state in $^{18}$F and implications in the $^{17}$O nucleosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26652,51 +26652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26777,51 +26777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goerres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26876,51 +26876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay properties of very-high-spin states in transitional Er nuclei around A=154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27046,77 +27046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27180,77 +27180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27353,51 +27353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Topics in Astroparticle and Underground Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sudbury, Canada. pp.012010, </w:t>
@@ -27487,51 +27487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on New Frontiers in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kolymbari, Greece. pp.02003, </w:t>
@@ -27621,51 +27621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cosmology, Gravitational Waves and Particles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Singapore, Singapore. pp.1-12, </w:t>
@@ -27729,51 +27729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Agatsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28105,51 +28105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First GLAST Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Stanford, United States. pp.190-204, </w:t>
@@ -28200,51 +28200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solar neutrino problem: Low energy measurements of the $^7$Be(p,$\gamma)^8$B cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28312,51 +28312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear reactions in the stars and in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mazurian Lakes School of Physics 26 Nuclear Physics at the Turn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Kryze, Poland. pp.299-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28433,51 +28433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Attallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Rare Nuclear Processes in Low Energy Heavy Ion Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, New Delhi, India. pp.633</w:t>
@@ -28519,51 +28519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measurements and analysis of the $^7$Be(p,$\gamma)^8$B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28631,51 +28631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurements of the $^7$Be(p,$\gamma )^8$B reaction cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENAM 98. Exotic Nuclei and Atomic Masses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Bellaire, United States. pp.858-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28739,51 +28739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vouzoukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28825,77 +28825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New $^7$Be(p,$\gamma)^8$B Cross Section Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28944,277 +28944,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $^{12}$C + alpha Reaction Rate from elastic $^{16}$O Breakup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Tatischeff</w:t>
+                <w:t xml:space="preserve">$^{31}$S(p,$\gamma)^{32}$Cl reaction in explosive hydrogen burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vouzoukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 4 Nuclei in the Cosmos 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Notre Dame, United States. pp.173c-176c</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Notre Dame, United States. pp.199c-202c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000249v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{31}$S(p,$\gamma)^{32}$Cl reaction in explosive hydrogen burning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vouzoukas</w:t>
+                <w:t xml:space="preserve">The $^{12}$C + alpha Reaction Rate from elastic $^{16}$O Breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tatischeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nuclei in the Cosmos 4 Nuclei in the Cosmos 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, Notre Dame, United States. pp.199c-202c</w:t>
+              <w:t xml:space="preserve">, Jun 1996, Notre Dame, United States. pp.173c-176c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00009566v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of alpha widths in $^{19}$F</w:t>
               </w:r>
@@ -29252,51 +29252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nuclear Astrophysics 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Assergi, Italy. pp.311-314</w:t>
@@ -29338,51 +29338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb break-up and nuclear astrophysics: The $^{11}$C+p reaction rate and the hot pp chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29502,51 +29502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, East Lansing, United States. pp.477</w:t>
@@ -29627,51 +29627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Fribourg, Switzerland. pp.690-697</w:t>
@@ -29700,51 +29700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 250 kV high current ion accelerator for applications in nuclear astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29877,51 +29877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Goudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Shapes and Nuclear Structure at Low Excitation Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Antibes, France. pp.187-192</w:t>
@@ -29976,51 +29976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30127,51 +30127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.O. Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bimbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Nuclear Physics with Advanced Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Ierapetra, Greece. pp.204-208</w:t>
@@ -30252,51 +30252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Kanazawa, Japan. pp.515C-521C</w:t>
@@ -30476,51 +30476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30588,51 +30588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear spectroscopy of $^{18}$F related to stellar nucleosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30825,51 +30825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements in the two bump structure of the g spectra in the transitional Er nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31177,90 +31177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31340,51 +31340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31464,51 +31464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude a tres haut spin des noyaux d'erbium transitionnels (N~86) mise en evidence de transitions dipolaires et mesures de vies moyennes dans le continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmology and Extra-Galactic Astrophysics [astro-ph.CO]. Université Paris Sud - Paris XI, 1984. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -31625,51 +31625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8405F07"/>
+    <w:nsid w:val="6DBD0848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31856,51 +31856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bogaert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2507-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19020317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146100v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bogaert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Puppo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacqmin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437695" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645778v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouichaoui" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaumevieille" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchemha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054601" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430393v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Band" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Baring" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1673" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoumi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009758v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carreyre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Harston" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chemin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000228v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Austin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bahcall" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000247v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009598v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009564v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attallah" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Chemin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Scheurer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Meyerhof" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1665" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009590v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009600v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Scheurer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.1715" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009599v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00291-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNT1WXFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013090v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000834v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delbourgo-Salvador" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013134v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001041v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001262v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023133v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Thibaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001984v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schroeder" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Becker" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goerres" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolfs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013180v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hildingsson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lonnroth" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848284v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009903v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023016v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005220v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009671v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004433v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009644v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vouzoukas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003433v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brillard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009566v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009638v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009637v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015993v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003549v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000647v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meunier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Schulte" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013362v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goudour" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000715v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000859v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000922v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Baumann" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013132v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bacri" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002066v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001387v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002537v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mikhailov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvek" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briancon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001644v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kroth" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848306v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642784v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogaert Gilles" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003373v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audouze" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chieze" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002804v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-bogaert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2507-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19020317X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Raman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Ronchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Delaunay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Tohuvavohu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A Kennea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad9749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fletcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wood" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hamburg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Veres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Hui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad1eed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Abac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Abbott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Abe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Acernese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ackley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad65ce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adhikari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad27d3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelfettouh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.042001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D Abbott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adams" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.022001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Adhicary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3e83" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Agathos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Albanesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.041403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad588" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/acdc9f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelu Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100658" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abee15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1f2c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abdcb7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146100v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bogaert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Puppo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jacqmin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437695" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192534v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.109903" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abaabb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.101.084002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.043015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417088v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Abbott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Abbott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab685e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab5f7c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41114-020-00026-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aloy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.07.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946170v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aba493" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892973v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab960f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamburg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fletcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bissaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab7d3e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab75f5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.101102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097449v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab20cb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410764v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab4b48" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.104036" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080725v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.061104" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.011102" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.161102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.031040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902969v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0f3d" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab113b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990733v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soares-Santos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palmese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hartley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Bellido" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab14f1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab3800" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.122002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050847v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fishbach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maga&#241;a Hernandez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf96e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017735v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e8f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279053v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.062001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.064064" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.99.104033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.024017" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3c2d" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902981v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf726" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051546v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab0e15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283532v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.061101" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217642v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf21d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416888v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amato" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.231108" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3231" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933956v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Anderson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ar&#232;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Agatsuma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aadf1a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846586v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.161101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714753v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B P Abbott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Abbott" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Abernathy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaaafa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.231103" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296318v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aaab76" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01887103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Abbott" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.031104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404731v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouffanais" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6c47" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404690v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa6854" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9478" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645900v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24471" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645884v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa920c" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645901v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X17440031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01394944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buskulic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducrot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.042003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121101" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645570v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022005" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664010v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa677f" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669862v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa93fc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645778v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhout" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouichaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beaumevieille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchemha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.054601" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417097v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.. P.. Abbott" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9f0c" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645341v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.141101" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645247v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa86f0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01352453v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201600209" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669864v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9aed" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01412191v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Abernathy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.121102" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458823v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9a35" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191238v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9aee" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01331568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/2/14" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01327773v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.064035" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041014" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273211v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273232v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122004" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274013v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/13/134001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349288v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/832/2/L21" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122003" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274010v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241102" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313662v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122008" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273244v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/833/1/L1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215360v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aasi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042007" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273215v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/818/2/L22" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.061102" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314863v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.042002" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340416v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313211v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.102001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274032v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.221101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332514v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.241103" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274006v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.131103" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278949v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adrian-Martinez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.122010" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01332520v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.041015" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042005" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01215371v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.042006" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091572v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.062008" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328236v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/813/1/39" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079253v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.022004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056608v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aisa" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemandou" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/2/024001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998658v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.062010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976061v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965403v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.102006" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00990297v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.122004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01019490v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Aartsen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Aguilar" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.102002" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00977718v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.011102" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924818v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/11/115004" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952104v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/16/165014" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010031v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.231101" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430393v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Band" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Baring" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1673" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aguer" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angulo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoumi" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009758v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carreyre" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Harston" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgine" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chemin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000228v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Adelberger" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Austin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bahcall" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000247v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009598v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009564v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attallah" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Chemin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N. Scheurer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Meyerhof" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1665" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009590v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009599v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9474(95)00291-8" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNT1WXFL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009600v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Scheurer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.75.1715" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013090v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bimbot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000834v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delbourgo-Salvador" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001041v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013134v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001262v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023133v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001308v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Thibaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001984v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schroeder" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Becker" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goerres" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolfs" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013180v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hildingsson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lonnroth" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467332v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1342/1/012010" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965299v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818202003" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669838v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813231801_0001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669603v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0406" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261438v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adams" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Agatsuma" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allocca" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/610/1/012014" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848284v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00320211v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Smith" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiellini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellazzini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Bogart" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2757300" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009903v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023016v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005220v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009671v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004433v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009644v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vouzoukas" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003433v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brillard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009566v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000249v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009638v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009637v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015993v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003549v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000647v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meunier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ledu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Schulte" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013362v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goudour" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000715v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000859v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000922v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Baumann" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013132v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bacri" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002066v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001387v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002537v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Mikhailov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvek" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briancon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001644v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kroth" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848306v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642784v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogaert Gilles" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003373v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audouze" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chieze" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002804v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>