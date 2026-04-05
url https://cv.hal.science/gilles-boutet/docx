--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of frost damage in pea suggests different mechanisms involved in frost tolerance</w:t>
+                <w:t xml:space="preserve">Genetic diversity analysis of a potato (Solanum tuberosum L.) collection including Chiloé Island landraces and a large panel of worldwide cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Florence Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Houtin</w:t>
+                <w:t xml:space="preserve">J. Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
+                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Marie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+                <w:t xml:space="preserve">Alain Label-Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127 (6), pp.1319-1330. </w:t>
+              <w:t xml:space="preserve">Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (1), pp.74-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-014-2299-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1479262113000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208694v1</w:t>
+                <w:t xml:space="preserve">hal-01208695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity analysis of a potato (Solanum tuberosum L.) collection including Chiloé Island landraces and a large panel of worldwide cultivars</w:t>
+                <w:t xml:space="preserve">QTL analysis of frost damage in pea suggests different mechanisms involved in frost tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Esnault</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Solano</w:t>
+                <w:t xml:space="preserve">Hervé Houtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
+                <w:t xml:space="preserve">Céline Rond-Coissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Herve</w:t>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Label-Richardson</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (1), pp.74-82. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127 (6), pp.1319-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1479262113000300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-014-2299-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208695v1</w:t>
+                <w:t xml:space="preserve">hal-01208694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome sequencing for high throughput SNP development and genetic mapping in Pea</w:t>
               </w:r>
@@ -2507,277 +2507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">ECCB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208702v1</w:t>
+                <w:t xml:space="preserve">hal-01091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091184v1</w:t>
+                <w:t xml:space="preserve">hal-01208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2789,76 +2789,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2868,122 +2868,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2993,73 +2993,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a genetic map for the brown alga Saccorhiza polyschides</w:t>
               </w:r>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>