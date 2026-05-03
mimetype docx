--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2507,277 +2507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091184v1</w:t>
+                <w:t xml:space="preserve">hal-01208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duarte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">ECCB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208702v1</w:t>
+                <w:t xml:space="preserve">hal-01091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>