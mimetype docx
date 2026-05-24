--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2507,277 +2507,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boutet</w:t>
+                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Lavaud</w:t>
+                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Uricaru</w:t>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">ECCB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208702v1</w:t>
+                <w:t xml:space="preserve">hal-01091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Uricaru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091184v1</w:t>
+                <w:t xml:space="preserve">hal-01208702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2789,76 +2789,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
+                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-A. Josselin</w:t>
+                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2868,122 +2868,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737260v1</w:t>
+                <w:t xml:space="preserve">hal-02737585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant resistance and architecture for protection of pulses against pathogens</w:t>
+                <w:t xml:space="preserve">Key Note speaker Plant resistance and architecture for protection of pulses against biotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre-Aurore Josselin</w:t>
+                <w:t xml:space="preserve">A-A. Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2993,73 +2993,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737585v1</w:t>
+                <w:t xml:space="preserve">hal-02737260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a genetic map for the brown alga Saccorhiza polyschides</w:t>
               </w:r>
@@ -4079,51 +4079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05095-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Magnin-Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.27.624268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284101v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vetel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1189289" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J Coyne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon D Porter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Mcgee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1699-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aissiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-018-2318-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02053530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Baudais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Larambergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.02195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Label-Richardson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479262113000300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Houtin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rond-Coissieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2299-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964443v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cameleyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala Gibelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0ny5-j742" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Youn Cho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F Peters" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03273.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05449117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mangin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roullet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-A. Josselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira F. Peters" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baudais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607057v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Flajoulot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Straub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>