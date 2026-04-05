--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1929,312 +1929,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict landscape resistance to dissection by upstream migrating knickpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eutrofización y contaminación por cromo en la laguna de Chichoj, Alta Verapaz, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+                <w:t xml:space="preserve">Albedo Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane K Willenbring</w:t>
+                <w:t xml:space="preserve">Hans Rudolf Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E Miller</w:t>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik N Scatena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.20-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671672v1</w:t>
+                <w:t xml:space="preserve">hal-04671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrofización y contaminación por cromo en la laguna de Chichoj, Alta Verapaz, Guatemala</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Relict landscape resistance to dissection by upstream migrating knickpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albedo Bettini</w:t>
+                <w:t xml:space="preserve">Jane K Willenbring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Rudolf Pfeifer</w:t>
+                <w:t xml:space="preserve">Thomas E Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederik N Scatena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.1182-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671677v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riesgos naturales asociados a la génesis de la laguna de Chichoj, Alta Verapaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmín Jared-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,952 +2513,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick N Scatena</w:t>
+                <w:t xml:space="preserve">Mark Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art H Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lindsay M Schoenbohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.2118-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671667v1</w:t>
+                <w:t xml:space="preserve">hal-04671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Osmín Vasquez</w:t>
+                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane K Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick N Scatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art H Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.586-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671678v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C Gosse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tina Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmín Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671671v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature thermochronologic signature of range-divide migration and breaching in the North Cascades</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phreatic clastic dikes and other degassing structures in the Los Chocoyos pumice formation, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.55-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671665v1</w:t>
+                <w:t xml:space="preserve">hal-04671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phreatic clastic dikes and other degassing structures in the Los Chocoyos pumice formation, Guatemala</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-temperature thermochronologic signature of range-divide migration and breaching in the North Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Simon-Labric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Reiners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/L382.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671679v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671543v1</w:t>
+                <w:t xml:space="preserve">insu-00769852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Audrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00769852v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of a deeply incised drainage: role of deformation, sedimentation and groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walker James Dunlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Simon-Labric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.631-651. </w:t>
@@ -3502,298 +3502,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00644302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
+                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Marc Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671529v1</w:t>
+                <w:t xml:space="preserve">hal-04671527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04671527v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3805,293 +3805,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440209v1</w:t>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leidwanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4100,883 +4100,883 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pili</w:t>
+                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460630v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amber Goyon</w:t>
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles van Heems</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adele Bertini</w:t>
+                <w:t xml:space="preserve">Jedrzej Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IMU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+              <w:t xml:space="preserve">Quaternaire Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556522v1</w:t>
+                <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514975v1</w:t>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690259v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
+              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854923v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356789v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des côtes sableuses et leur influence sur le développement des villes portuaires antiques de Méditerranée</w:t>
               </w:r>
@@ -5025,584 +5025,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irrigation- triggered ground liquefaction and earth flows 2018 earthquake on the Palu-Koro fault, Sulawesi: Evidence and remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd workshop: “From hazard geosciences to disaster risk reduction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMI-SIR TB, Dec 2023, Bandung, Indonésia, Indonesia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144482v1</w:t>
+                <w:t xml:space="preserve">hal-04854916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation- triggered ground liquefaction and earth flows 2018 earthquake on the Palu-Koro fault, Sulawesi: Evidence and remediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop: “From hazard geosciences to disaster risk reduction”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854916v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
+              <w:t xml:space="preserve">Ixtech22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803958v1</w:t>
+                <w:t xml:space="preserve">hal-04854925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
+              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854924v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ixtech22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854925v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5659,64 +5659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -5860,277 +5860,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440173v1</w:t>
+                <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Desnues</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489015v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6827,51 +6827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92FB8B5C"/>
+    <w:nsid w:val="986DD674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>