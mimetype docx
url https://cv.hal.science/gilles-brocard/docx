--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -568,269 +568,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Subsurface Geology on Freshwater Delivery to the Former Island of Tyre</w:t>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790946v1</w:t>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+                <w:t xml:space="preserve">Influence of Subsurface Geology on Freshwater Delivery to the Former Island of Tyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Blue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+                <w:t xml:space="preserve">hal-04790946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,312 +1929,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutrofización y contaminación por cromo en la laguna de Chichoj, Alta Verapaz, Guatemala</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relict landscape resistance to dissection by upstream migrating knickpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albedo Bettini</w:t>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Rudolf Pfeifer</w:t>
+                <w:t xml:space="preserve">Jane K Willenbring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
+                <w:t xml:space="preserve">Thomas E Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederik N Scatena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.1182-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JF003678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671677v1</w:t>
+                <w:t xml:space="preserve">hal-04671672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict landscape resistance to dissection by upstream migrating knickpoints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+                <w:t xml:space="preserve">Eutrofización y contaminación por cromo en la laguna de Chichoj, Alta Verapaz, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane K Willenbring</w:t>
+                <w:t xml:space="preserve">Albedo Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas E Miller</w:t>
+                <w:t xml:space="preserve">Hans Rudolf Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik N Scatena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.20-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671672v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riesgos naturales asociados a la génesis de la laguna de Chichoj, Alta Verapaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmín Jared-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,952 +2513,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane K Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Higgins</w:t>
+                <w:t xml:space="preserve">Frederick N Scatena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay M Schoenbohm</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art H Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC003864⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.586-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671671v1</w:t>
+                <w:t xml:space="preserve">hal-04671667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Art H Johnson</w:t>
+                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmín Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671667v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M Schoenbohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Dura</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John C Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.2118-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671678v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phreatic clastic dikes and other degassing structures in the Los Chocoyos pumice formation, Guatemala</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-temperature thermochronologic signature of range-divide migration and breaching in the North Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Simon-Labric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A van der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W Reiners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/L382.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671679v1</w:t>
+                <w:t xml:space="preserve">hal-04671665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature thermochronologic signature of range-divide migration and breaching in the North Cascades</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phreatic clastic dikes and other degassing structures in the Los Chocoyos pumice formation, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/L382.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04671665v1</w:t>
+                <w:t xml:space="preserve">hal-04671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
+                <w:t xml:space="preserve">Barbara Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Willenbring</w:t>
+                <w:t xml:space="preserve">Philippe Audra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00769852v1</w:t>
+                <w:t xml:space="preserve">hal-04671543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Willenbring</w:t>
+                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Suski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671543v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00769852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of a deeply incised drainage: role of deformation, sedimentation and groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walker James Dunlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Simon-Labric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.631-651. </w:t>
@@ -3502,298 +3502,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00644302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
+                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671527v1</w:t>
+                <w:t xml:space="preserve">hal-04671529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671529v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3805,293 +3805,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Goyon</w:t>
+                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+                <w:t xml:space="preserve">hal-05440209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440209v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4100,745 +4100,689 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397413v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460630v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356789v1</w:t>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
+                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IMU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556522v1</w:t>
+                <w:t xml:space="preserve">hal-04514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514975v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Heems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,126 +4801,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedrzej Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
+              <w:t xml:space="preserve">Quaternaire Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854923v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des côtes sableuses et leur influence sur le développement des villes portuaires antiques de Méditerranée</w:t>
               </w:r>
@@ -5228,381 +5228,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ixtech22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854925v1</w:t>
+                <w:t xml:space="preserve">hal-04803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854924v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
+              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803958v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Ixtech22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5659,64 +5659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -5860,277 +5860,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Desnues</w:t>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489015v1</w:t>
+                <w:t xml:space="preserve">hal-05440173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440173v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6279,51 +6279,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the Phoenician harbour of Tyre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port antique de Caesarea Maritima - Sebastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6827,51 +6827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="986DD674"/>
+    <w:nsid w:val="D3302392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>