--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -568,403 +568,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
+                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Alessandro Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372570v1</w:t>
+                <w:t xml:space="preserve">hal-04745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Subsurface Geology on Freshwater Delivery to the Former Island of Tyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
+                <w:t xml:space="preserve">Growth of the sandy isthmus of Tyre and ensuing relocation of its harbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Preusser</w:t>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.108463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745189v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver les ports perdus de la civilisation étrusque</w:t>
               </w:r>
@@ -1540,295 +1540,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Recherches archéologiques franco-albanaises de Dyrrachium : résultats de la campagne de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Shehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristi Anastasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48/2, pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.482.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783838v1</w:t>
+                <w:t xml:space="preserve">halshs-03916460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques franco-albanaises de Dyrrachium : résultats de la campagne de 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristi Anastasi</w:t>
+                <w:t xml:space="preserve">Fingerprinting sources of beach sands by grain-size, using mid-infrared spectroscopy (MIRS) and portable XRF. Implications for coastal recovery along a tsunami-struck delta coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48/2, pp.407-426. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.106639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dha.482.0407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916460v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,386 +2513,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick N Scatena</w:t>
+                <w:t xml:space="preserve">Mark Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art H Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lindsay M Schoenbohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.2118-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671667v1</w:t>
+                <w:t xml:space="preserve">hal-04671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Osmín Vasquez</w:t>
+                <w:t xml:space="preserve">Effects of a tectonically-triggered wave of incision on riverine exports and soil mineralogy in the Luquillo Mountains of Puerto Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Y Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane K Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick N Scatena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art H Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.586-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671678v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New kinematic and geochronologic evidence for the Quaternary evolution of the Central Anatolian fault zone (CAFZ)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Plio-Pleistocene lacustrine Jolom Naj Formation of Cobán, Alta Verapaz: implications for the growth and demise of the Cahabón River network, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuretdin Kaymakci</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Moran-Ical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John C Gosse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tina Dura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmín Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista guatemalteca de ciencias de la Tierra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.45-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671671v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature thermochronologic signature of range-divide migration and breaching in the North Cascades</w:t>
               </w:r>
@@ -3088,364 +3088,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671543v1</w:t>
+                <w:t xml:space="preserve">insu-00769852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RATE AND PROCESSES OF RIVER NETWORK REARRANGEMENT DURING INCIPIENT FAULTING: THE CASE OF THE CAHABON RIVER, GUATEMALA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Rate and processes of river network rearrangement during incipient faulting: The case of the Cahabon River, Guatemala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Willenbring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Audrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (5), pp.449-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/05.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00769852v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of a deeply incised drainage: role of deformation, sedimentation and groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Y. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walker James Dunlap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Simon-Labric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,298 +3502,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00644302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
+                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Marc Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671529v1</w:t>
+                <w:t xml:space="preserve">hal-04671527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">CONTRIBUTION OF A SEDIMENTARY STUDY TO THE CONCEPT OF KARSTIC EVOLUTION OF A CHALK CAVE IN THE WESTERN PARIS BASIN (NORMANDY, FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.287-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04671527v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3805,293 +3805,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Leidwanger</w:t>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440209v1</w:t>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
+                <w:t xml:space="preserve">Mutations environnementales, urbaines et portuaires à Burgaz (Cnide, péninsule de Datça, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Leidwanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">Les 45èmes Rencontres internationales d’Histoire et d’Archéologie de Nice Côte d’Azur. Océans, littoraux, îles et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397413v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire primitif de l’Ancienne-Knidos (péninsule de Datça, sud-ouest de la Turquie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4100,883 +4100,883 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matteo Pili</w:t>
+                <w:t xml:space="preserve">Combining tales, historical maps and geoscience to shade light on the old harbors along the northern tip of Sumatra (9th-18th century).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Afrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres de Nice 2025 : Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Theodoropoulou; Alexandra Bivolaru; Nicolas Naudinot, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460630v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amber Goyon</w:t>
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles van Heems</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adele Bertini</w:t>
+                <w:t xml:space="preserve">Jedrzej Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IMU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+              <w:t xml:space="preserve">Quaternaire Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556522v1</w:t>
+                <w:t xml:space="preserve">hal-05356789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514975v1</w:t>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géoarchéologie côtière à Tyr (Liban) : paléogéographie de l'île, variations du niveau marin et bassins portuaires antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
+              <w:t xml:space="preserve">Journée d’études CRESEM, programme Paysages portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM Axe Patrimoines, Mar 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854923v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes géologiques en contexte archéologique. Exemple d’application et applicabilité au cas de Tyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l'ANR AquaTyr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Française du Proche Orient (IFPO), Mar 2024, Beyrouth (Liban), Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690259v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene palaeo-geographic evolution of the Aceh River delta, Northern Sumatra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nazli Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences, Histoire (CReAAH, UMR 6566), Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356789v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des côtes sableuses et leur influence sur le développement des villes portuaires antiques de Méditerranée</w:t>
               </w:r>
@@ -5152,51 +5152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
@@ -5228,381 +5228,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
+              <w:t xml:space="preserve">Ixtech22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803958v1</w:t>
+                <w:t xml:space="preserve">hal-04854925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+                <w:t xml:space="preserve">Excavations of the French Archaeological Mission at Tyre: recent works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
+              <w:t xml:space="preserve">Expert Meeting « Research and Management Maritime Cultural Heritage Needs Assessment »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucy Blue; Ali Badawi, Oct 2022, Tyre, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03787267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
+              <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854924v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des ports étrusques en Toscane</w:t>
+                <w:t xml:space="preserve">L'héritage long terme dans la production des sédiments par les bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ixtech22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ixblue-Exail, Jul 2022, St Germain en Laye, France</w:t>
+              <w:t xml:space="preserve">6e journées d'OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2022, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854925v1</w:t>
+                <w:t xml:space="preserve">hal-04854924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5659,64 +5659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -5905,64 +5905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e colloque d’Archéométrie, GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Rouen, France</w:t>
@@ -6279,51 +6279,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the Phoenician harbour of Tyre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port antique de Caesarea Maritima - Sebastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6827,51 +6827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3302392"/>
+    <w:nsid w:val="903A138C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-brocard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0997-2995" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Afrizal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2025.100290" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leidwanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Goiran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blichert-Toft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109526" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Anastasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Blue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Shehi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Steuer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Siemon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2022.2139203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.482.0407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ismail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y Brocard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane K Willenbring" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik N Scatena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JF003678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Moran-Ical" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Jared-Vasquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Wolf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Willenbring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uriarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S Anselmetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Teyssier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36976" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Higgins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M Schoenbohm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuretdin Kaymakci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Gosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick N Scatena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art H Johnson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671678v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osm&#237;n Vasquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A van der Beek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W Reiners" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/L382.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Y. Brocard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willenbring" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Suski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/05.2012.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00644302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker James Dunlap" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2011.00510.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V1F2PFCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Leidwanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Stock" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356789v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Majewski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514975v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854925v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04803958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05207776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Capet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Nacouzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Robinson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vom2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>