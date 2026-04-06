--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2227,174 +2227,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew Burn and Chris Richards (eds) Children’s Games in the New Media Age. Childlore, Media and Playground [Compte rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, https://journals.openedition.org/belphegor/730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il quelque chose de commun entre jeu loisir et jeu éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.146-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590401v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03597464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu partout ?</w:t>
               </w:r>
@@ -17767,165 +17767,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude</w:t>
+                <w:t xml:space="preserve">Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.201-204</w:t>
+              <w:t xml:space="preserve">, 2024, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584837v1</w:t>
+                <w:t xml:space="preserve">hal-04584477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage</w:t>
+                <w:t xml:space="preserve">Incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.28-33</w:t>
+              <w:t xml:space="preserve">, 2024, pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584477v1</w:t>
+                <w:t xml:space="preserve">hal-04584837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision</w:t>
               </w:r>
@@ -18460,51 +18460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/v33i00.8676519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03611233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03713581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJNKZ146-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2016.1195064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hjre.10825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2Q0ZDFNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597464v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03601336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-03-2013-00354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.041.0081" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03599693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2012.734482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc.v8i14.2985" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2012.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.160.0046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.003.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4T8NB3FD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif&#8208;souilamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13502930802295893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;zille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470357206060916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1CE00B1783AC557E3180C80DA1AC4C7917ACFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2005.2268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.010.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2002.971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.024.0025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022000000100002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104687819903000204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB06FC0119ABAF14823484E88313679212A893F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1997.1166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03174529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GH7QL08G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02175772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01257953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04568480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://download.e-bookshelf.de/download/0010/7259/96/L-G-0010725996-0035238498.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_rencontre_de_l_autre_lieux_corps_sens_dans_les_echanges_scolaires_gilles_brougere_christoph_wulf-9782360850853-58927.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167042v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Sylvie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kubanek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofaj.org/resources/flipbooks/texte-de-travail_27/files/assets/common/downloads/publication.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100257110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannne B&#233;dard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbroeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1104451" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100210820" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Goldstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781410611000/toys-games-media-jeffrey-goldstein-david-buckingham-gilles-brougere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781410611000" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100715490" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-jeu_et_education_gilles_brougere-9782738433831-5352.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04144184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/45920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04418475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1369318#ch06-fm4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03905297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03815949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575974/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4480/vocabulaire-des-histoires-de-vie-et-de-la-recherche-biographique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628855v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59136-4_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-biens-de-lenfant/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beltz.de/fachmedien/erziehungswissenschaft/produkte/details/46328-handbuch-schweigendes-wissen.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.coag.es/producto/l000089/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedusport.fr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3750/a-2-ans-vivre-dans-un-collectif-d-enfants" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Adair" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pastori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sulzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053994" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/penser-le-jeu/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03598848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/jeu-et-temporalite-dans-les-apprentissages-9782725633695.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100997930" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-duval.fr/petite-enfance/product/35-l%E2%80%99accueil-en-creche.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Participation-Facilitation-and-Mediation-Children-and-Young-People-in/Baraldi-Iervese/p/book/9781138107717" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628870v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.brgeo.2011.01.0115" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753512498/cultures-enfantines" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scheu.2010.01.0127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619296v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.delal.2009.01.0061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0117" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0267" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0140" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/12551?lang=fr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03704864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822385813-009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Hartmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781410611000-10/toy-culture-preschool-education-children-toy-preferences-waltraut-hartmann-gilles-broug%C3%A8re?context=ubx&amp;amp;refId=9f9953a2-b834-489e-ae1b-74b4a202dbd7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633655v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Almqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03643090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03646695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04516412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02989387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Colin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Merkens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaufmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nicklas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634521v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04647107v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pennell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17816" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370235v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5354" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6123" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04371701v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584837v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n586" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/v33i00.8676519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03611233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03713581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJNKZ146-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2016.1195064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hjre.10825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2Q0ZDFNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03601336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-03-2013-00354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.041.0081" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03599693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2012.734482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc.v8i14.2985" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2012.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.160.0046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.003.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4T8NB3FD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif&#8208;souilamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13502930802295893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;zille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470357206060916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1CE00B1783AC557E3180C80DA1AC4C7917ACFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2005.2268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.010.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2002.971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.024.0025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022000000100002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104687819903000204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB06FC0119ABAF14823484E88313679212A893F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1997.1166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03174529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GH7QL08G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02175772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01257953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04568480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://download.e-bookshelf.de/download/0010/7259/96/L-G-0010725996-0035238498.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_rencontre_de_l_autre_lieux_corps_sens_dans_les_echanges_scolaires_gilles_brougere_christoph_wulf-9782360850853-58927.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167042v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Sylvie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kubanek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofaj.org/resources/flipbooks/texte-de-travail_27/files/assets/common/downloads/publication.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100257110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannne B&#233;dard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbroeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1104451" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100210820" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Goldstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781410611000/toys-games-media-jeffrey-goldstein-david-buckingham-gilles-brougere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781410611000" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100715490" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-jeu_et_education_gilles_brougere-9782738433831-5352.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04144184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/45920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04418475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1369318#ch06-fm4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03905297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03815949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575974/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4480/vocabulaire-des-histoires-de-vie-et-de-la-recherche-biographique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628855v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59136-4_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-biens-de-lenfant/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beltz.de/fachmedien/erziehungswissenschaft/produkte/details/46328-handbuch-schweigendes-wissen.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.coag.es/producto/l000089/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedusport.fr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3750/a-2-ans-vivre-dans-un-collectif-d-enfants" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Adair" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pastori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sulzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053994" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/penser-le-jeu/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03598848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/jeu-et-temporalite-dans-les-apprentissages-9782725633695.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100997930" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-duval.fr/petite-enfance/product/35-l%E2%80%99accueil-en-creche.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Participation-Facilitation-and-Mediation-Children-and-Young-People-in/Baraldi-Iervese/p/book/9781138107717" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628870v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.brgeo.2011.01.0115" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753512498/cultures-enfantines" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scheu.2010.01.0127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619296v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.delal.2009.01.0061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0117" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0267" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0140" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/12551?lang=fr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03704864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822385813-009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Hartmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781410611000-10/toy-culture-preschool-education-children-toy-preferences-waltraut-hartmann-gilles-broug%C3%A8re?context=ubx&amp;amp;refId=9f9953a2-b834-489e-ae1b-74b4a202dbd7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633655v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Almqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03643090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03646695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04516412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02989387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Colin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Merkens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaufmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nicklas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634521v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04647107v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pennell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17816" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370235v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5354" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6123" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04371701v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584477v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584837v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n586" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>