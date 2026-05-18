--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -3863,200 +3863,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il quelque chose de tel que les règles du jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De(s)générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.83-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecole maternelle (preschool) in France: a cross‐cultural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Guénif‐souilamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rayna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Early Childhood Education Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (3), pp.371-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13502930802295893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03629352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lave, de l'apprentissage situé à l'apprentissage aliéné</w:t>
               </w:r>
@@ -10145,169 +10145,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Sanchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradoxe du marionnettiste. Jeu et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octores, pp.5-8, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des cartes au sein de l'univers transmédiatique Pokémon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magic, Pokémon et Co</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Français de la Carte à Jouer, pp.67-73, 2022, 9782958525606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905297v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03815949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining an author’s position during media circulation: The case of an animated cartoon created from a comic strip</w:t>
               </w:r>
@@ -10360,173 +10360,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paradoxes of gamification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Le Lay; Emmanuelle Savignac; Pierre Lénel; Jean Francès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Gamification of Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.1-18, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulating and enriching content aimed at children: Transmedia/Media mix…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by, Valérie-Inés de La Ville, Gilles Brougère, Pascale Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural and Creative Industries of Childhood and Youth: An interdisciplinary exploration of new frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 195-227, 2021, ICCA – Industries culturelles, création, numérique, 978-2-8076-1601-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173223v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03548523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes de la gamification</w:t>
               </w:r>
@@ -11009,50 +11009,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toys: Between Rhetoric of Education and Rhetoric of Fun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Magalhaes &amp; J. Goldstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toys and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan UK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-46, 2018, 978-1-137-59135-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-59136-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps et lieux dans les échanges ou l'échange scolaire comme expérience touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Brougère et Christophe Wulf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11065,152 +11160,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téraèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-194, 2018, Dialogues, 978-2-36085-085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589960v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03590371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnage et captation de l’enfant dans la circulation &amp;quot;transproductive</w:t>
               </w:r>
@@ -13676,182 +13676,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coéducation en conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Rayna, Marie-Nicole Rubio, Henriette Scheu (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents-professionnels : la coéducation en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.127-138, 2010, 978-2-7492-1288-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.scheu.2010.01.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes ludiques et formes éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanne Bédard et Gilles Brougère (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu et apprentissage : Quelles relations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CRP, pp.43-62, 2010, 978-2-89474-072-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629123v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03629158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie quotidienne et apprentissages</w:t>
               </w:r>
@@ -13926,267 +13926,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loisirs et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Brougère et Anne-Lise Ulmann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre de la vie quotidienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-129, 2009, 978-2-13-057207-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.broug.2009.01.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Halloween, son commerce français et la tentative d'appropriation enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des enfants entre eux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.61-73, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autre.delal.2009.01.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Loisirs et apprentissage</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théorie de l'apprentissage adaptée : l'apprentissage comme participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Brougère et Anne-Lise Ulmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre de la vie quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-129, 2009, 978-2-13-057207-7. </w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.267-278, A paraître, 978-2-13-057207-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.broug.2009.01.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -15383,173 +15383,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Houssaye (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions pédagogiques. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, pp.315-329, 1999, 978-2-01-170496-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les expériences ludiques des filles et des garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Lemel &amp; Bernard Roudet (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filles et garçons jusqu’à l’adolescence. Socialisations différentielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.199-222, 1999, 978-2-7384-8512-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633838v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03643090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jouet entre industrie et culture</w:t>
               </w:r>
@@ -16207,211 +16207,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dispositifs et publics des jeux d’exploration guidée. Jeux de piste, chasses au trésor et autres jeux d'extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roucous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda As</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Sorbonne Paris Nord. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des étudiants observent d’autres étudiants en bibliothèque universitaire Rapport sur les observations faites à la bibliothèque universitaire Edgar Morin (campus de Villetaneuse) dans le cadre d’un cours de master en sciences de l’éducation (2019-20) sur l’observation de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Universiré Sorbonne Paris Nord. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989387v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une boîte pour jouer : pratiques et discours autour d’objets recyclés</w:t>
               </w:r>
@@ -17767,165 +17767,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage</w:t>
+                <w:t xml:space="preserve">Incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.28-33</w:t>
+              <w:t xml:space="preserve">, 2024, pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584477v1</w:t>
+                <w:t xml:space="preserve">hal-04584837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitude</w:t>
+                <w:t xml:space="preserve">Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.201-204</w:t>
+              <w:t xml:space="preserve">, 2024, pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584837v1</w:t>
+                <w:t xml:space="preserve">hal-04584477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision</w:t>
               </w:r>
@@ -18460,51 +18460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/v33i00.8676519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03611233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03713581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJNKZ146-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2016.1195064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hjre.10825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2Q0ZDFNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03601336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-03-2013-00354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.041.0081" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03599693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2012.734482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc.v8i14.2985" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2012.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.160.0046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.003.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4T8NB3FD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607217v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif&#8208;souilamas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13502930802295893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;zille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470357206060916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1CE00B1783AC557E3180C80DA1AC4C7917ACFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2005.2268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.010.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2002.971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.024.0025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022000000100002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104687819903000204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB06FC0119ABAF14823484E88313679212A893F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1997.1166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03174529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GH7QL08G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02175772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01257953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04568480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://download.e-bookshelf.de/download/0010/7259/96/L-G-0010725996-0035238498.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_rencontre_de_l_autre_lieux_corps_sens_dans_les_echanges_scolaires_gilles_brougere_christoph_wulf-9782360850853-58927.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167042v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Sylvie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kubanek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofaj.org/resources/flipbooks/texte-de-travail_27/files/assets/common/downloads/publication.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100257110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannne B&#233;dard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbroeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1104451" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100210820" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Goldstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781410611000/toys-games-media-jeffrey-goldstein-david-buckingham-gilles-brougere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781410611000" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100715490" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-jeu_et_education_gilles_brougere-9782738433831-5352.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04144184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/45920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04418475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1369318#ch06-fm4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03905297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03815949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575974/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4480/vocabulaire-des-histoires-de-vie-et-de-la-recherche-biographique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628855v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59136-4_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-biens-de-lenfant/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beltz.de/fachmedien/erziehungswissenschaft/produkte/details/46328-handbuch-schweigendes-wissen.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.coag.es/producto/l000089/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedusport.fr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3750/a-2-ans-vivre-dans-un-collectif-d-enfants" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Adair" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pastori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sulzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053994" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/penser-le-jeu/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03598848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/jeu-et-temporalite-dans-les-apprentissages-9782725633695.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100997930" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-duval.fr/petite-enfance/product/35-l%E2%80%99accueil-en-creche.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Participation-Facilitation-and-Mediation-Children-and-Young-People-in/Baraldi-Iervese/p/book/9781138107717" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628870v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.brgeo.2011.01.0115" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753512498/cultures-enfantines" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629158v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scheu.2010.01.0127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619296v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607216v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.delal.2009.01.0061" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619275v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0117" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0267" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0140" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/12551?lang=fr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03704864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822385813-009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Hartmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781410611000-10/toy-culture-preschool-education-children-toy-preferences-waltraut-hartmann-gilles-broug%C3%A8re?context=ubx&amp;amp;refId=9f9953a2-b834-489e-ae1b-74b4a202dbd7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633655v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Almqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633838v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03643090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03646695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04516412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02989387v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Colin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Merkens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaufmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nicklas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634521v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04647107v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pennell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17816" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370235v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5354" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6123" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04371701v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584477v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584837v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n586" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157123v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/v33i00.8676519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03611233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03713581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2933" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.7956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.059.0080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5652" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NJNKZ146-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.11611" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rayna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350293X.2016.1195064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/hjre.10825" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.049.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2Q0ZDFNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03597464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.730" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2015.3110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6191" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03601336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/YC-03-2013-00354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.041.0081" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03599693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02601370.2012.734482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.776" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605398v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/lc.v8i14.2985" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/AJFS.2012.10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.160.0046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.910" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spec.003.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17473611011065809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4T8NB3FD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif&#8208;souilamas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13502930802295893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629344v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;zille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470357206060916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A1CE00B1783AC557E3180C80DA1AC4C7917ACFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2005.2268" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.010.0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607558v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2002.971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635219v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633711v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.024.0025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03635194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-97022000000100002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607514v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104687819903000204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB06FC0119ABAF14823484E88313679212A893F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1997.1166" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636453v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03613988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03174529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-GH7QL08G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Barda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Belmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01619807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02175772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01257953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03605149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636175v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634529v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03689216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fontaine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475847v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04568480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5234/dictionnaire-des-sciences-du-jeu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565559v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pirard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://download.e-bookshelf.de/download/0010/7259/96/L-G-0010725996-0035238498.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_rencontre_de_l_autre_lieux_corps_sens_dans_les_echanges_scolaires_gilles_brougere_christoph_wulf-9782360850853-58927.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113495" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167042v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03683710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayna Sylvie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053960" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Kubanek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Putsche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofaj.org/resources/flipbooks/texte-de-travail_27/files/assets/common/downloads/publication.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fabbiano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15201" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627977v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629135v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100257110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannne B&#233;dard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1044046" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_de_la_vie_quotidienne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenbroeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1104451" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606723v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629667v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100210820" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Goldstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buckingham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781410611000/toys-games-media-jeffrey-goldstein-david-buckingham-gilles-brougere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781410611000" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629107v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100715490" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-jeu_et_education_gilles_brougere-9782738433831-5352.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933845v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04144184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/45920" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.45920" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04418475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1369318#ch06-fm4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03815949v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03905297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03548511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575974/l-education-au-voyage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589939v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4480/vocabulaire-des-histoires-de-vie-et-de-la-recherche-biographique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628855v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_100_mots_de_l%C3%A9ducation" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603121v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59136-4_3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03589960v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590364v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/les-biens-de-lenfant/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590360v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.beltz.de/fachmedien/erziehungswissenschaft/produkte/details/46328-handbuch-schweigendes-wissen.html" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.coag.es/producto/l000089/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600710v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.museedusport.fr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03590390v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/3750/a-2-ans-vivre-dans-un-collectif-d-enfants" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Adair" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pascal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Pastori" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Sulzer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053994" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/penser-le-jeu/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03598848v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-comme-experience-2792.html" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/jeu-et-temporalite-dans-les-apprentissages-9782725633695.html" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03600787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100997930" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03603167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-duval.fr/petite-enfance/product/35-l%E2%80%99accueil-en-creche.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03604590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Participation-Facilitation-and-Mediation-Children-and-Young-People-in/Baraldi-Iervese/p/book/9781138107717" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628871v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628870v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628863v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.brgeo.2011.01.0115" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03628859v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753512498/cultures-enfantines" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scheu.2010.01.0127" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629123v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619296v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619275v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0117" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607216v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.delal.2009.01.0061" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03619346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.broug.2009.01.0267" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607213v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.broug.2008.01.0140" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629811v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/12551?lang=fr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.12551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03704864v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03649341v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallien" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/9780822385813-009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03629847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraut Hartmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781410611000-10/toy-culture-preschool-education-children-toy-preferences-waltraut-hartmann-gilles-broug%C3%A8re?context=ubx&amp;amp;refId=9f9953a2-b834-489e-ae1b-74b4a202dbd7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03630247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633655v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642546v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03642544v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Almqvist" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03643090v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03633838v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03650154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03646695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03690088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03655707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03636171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910057v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04516412v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02989387v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634511v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Colin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Merkens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kaufmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Nicklas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03634521v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04647107v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pennell" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171612v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17816" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585088v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Allen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03606033v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370235v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5354" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04048266v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genvo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6123" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04371701v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584847v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584851v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584837v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584843v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04584503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04049740v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Racco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781529714388.n586" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>