--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Burel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1427-4577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059568100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur, Lab-STICC, Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PAPR correction scheme for LoRa self‐jamming waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture radar image segmentation with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détection de l'échange d'information entre étudiants dans les contrôles à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ben Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2023), pp.0001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercube quantum search: exact computation of the probability of success in polynomial time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.149. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-023-03883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase‐coded radar waveform design with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Spectrum Sensing Using Modulated Wideband Converter and Data Reduction Invariant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Techniques for Acquisition and Sensing, 23 (4), pp.2263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme for Discrete and Secure LoRa Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (20), pp.7947. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22207947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Model Based on Linear Algebra and Its Application to Fast Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (19), pp.7381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Calibration Technique Based on a Single Measurement of a White Noise Signal with Advanced Resynchronization Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Martin-Guennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.774. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithm for optimal design of Fermat number transform based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.103029. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital compensation of lowpass filters imperfection in the Modulated Wideband Converter compressed sensing scheme for radio frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.292 - 310. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage compressé des signaux passe-bande à taux d’innovation fini. Application pour l’estimation du canal ultra-large bande et la localisation de précision en environnement intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Pistea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VOL. 33/4 - 2016, pp.415-440. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Robust Algorithm for Network Echo Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp. 68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convolution Using Generalized Sliding Fermat Number Transform with Application to Digital Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E95-A (6), pp.1007-1017. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E95.A.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interesting dual-code properties of convolutional encoder for standards self-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.931-935. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic method for blind recovery of punctured convolutional encoders from an erroneous bitstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.122-131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2010.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.495 - 505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.112310.091576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of block interleaver length and encoder parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of k/n rate convolutional encoders in a noisy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (168), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse of Fermat Number Transform Using the Sliding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E94-A (8), pp.1656-1661. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E94.A.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.1290 - 1299. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2036062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-Save and Overlap-Add Filters: Optimal Design and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.3066 - 3075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2044260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recovery of the Second Convolutional Encoder of a Turbo-Code when Its Systematic Outputs Are Punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performances Analysis of the Blind Multiuser Detection based on Fluctuations of Correlation Estimators in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (2), pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the MIMO Precoder based on the Minimum Euclidean Distance: a cross-form matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2008.922476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Multi-Delay Filter using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (9), pp.2571-2577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (9), pp.3526-3534. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2008.070364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Optimal Design of Block Digital Filters Based on Circulant Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Closed-Form of the Largest Eigenvalue PDF for Max-SNR MIMO System Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (7), pp.1791-1796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results about MIMO Minimal Distance Precoder and Performances Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-B (3), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Exact Kalman Filtering of Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.870899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Transform-Based Block Digital Filters Using a Quadratic Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (7), pp.1964-1974. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2004.828911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a spreading sequence estimator for spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (7), pp.595 - 614. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Minimum Distance-Based Precoder for MIMO Spatial Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2003.822365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de mines sous-marines à partir de l'image sonar brute : caractérisation du contour de l'ombre portée par algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.638-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmissions Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, en contexte non coopératif, des paramètres d’une transmission à spectre étalé par séquence directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER diagonal precoder for MIMO digital transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (10), pp.1477-1480. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(02)00288-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et implémentation de filtres à bande passante variable à faible complexité à l’aide des bancs de filtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Pladec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised segmentation using a self-organizing map and a noise model estimation in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1575-1584. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-3203(99)00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de textures en imagerie sonar et invariance en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the orientation of 3D objects using spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 57 (5), pp.400-408. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/gmip.1995.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D invariants and their application to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(95)00039-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of faces on digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (10), pp.963-967. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-8655(94)90027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par analyse de Fourier de la silhouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.107-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les réseaux de neurones: la Représentation Scalaire Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants 3D et Applications à la Reconnaissance de Formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de graphes par recuit simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tome 2 : Traitement d’images, 25 (1), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de visages sur image numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue-Technique-Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement de l'image et du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of sources: A nonlinear neural algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (6), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(05)80090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by features and a multi-layer perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Tome 1: Traitement d’images, 24 (4), pp.1055-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et classification de textures sur images naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats théoriques concernant les cartes topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à la Veille Panoramique Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desmouceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.217-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization of Images using Kohonen algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist system for recognition of 2D workpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tome 1: Reconnaissance des Formes et Réseaux Neuronaux, 22 (4), pp.610-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Mediterranean Conference on Communications and Networking (MeditCom 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Computing for Partition Function Estimation of a Markov Random Field in a Radar Anomaly Detection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.01154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, France. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band & Tone Jamming Analysis and Detection on LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and Protection Information (SPI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Quantum Encoder Matrix From A Collection Of Pauli Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Conference on Communications (APCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ho Chi Minh city, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Modulated Wideband Converter compressed sensing scheme based on COTS lowpass filter with amplitude and phase compensation for spectrum monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the treatement of FBRLS algorithm with long impulse response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamze Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Selected Topics in Mobile and Wireless Networking (MoWNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tangier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2018.8428925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity FRI based sampling scheme for UWB channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MIMO MC-CDMA parameters estimation over fading channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. pp.Session WE4 : Radio Transmission Technologies I, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Codage et Cryptographie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Code Method for Blind Identification of Convolutional Encoder for Cognitive Radio Receiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th IEEE Broadband Wireless Access Workshop, IEEE GLOBECOM 2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spectral monitoring for flexible and reconfigurable railways communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST),2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal generalized design of transform-based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, TAIPEI, Taiwan. pp.3193-3196, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of the second convolutional encoder of a turbo-code when its systematic outputs are punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-th IEEE-Communications 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Blind Multiuser Synchronization and Sequences Estimation in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2157-2161, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Feedback Unitary Matrix applied to MIMO dmin-based Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1531 - 1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-blind demodulation of chaotic DS-SS signals through Exact Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical comparison between max-dmin, max-SNR and MMSE precoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1611 - 1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Detection in Multirate CDMA Transmissions Using Fluctuations of Correlation Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, California, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Identification in Multirate CDMA Transmissions: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2162-2166, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Block Robust Adaptive Filters using Generalized Sliding Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">max-dmin precoder performances in a polarity diversity MIMO channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pacific Grove, California, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'2005 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-channel interference rejection for maritime AIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Transportation Systems Telecommunications (ITST 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF dmin-BASED PRECODER WITH OSTBC AND MAXIMUM SNR-BASED PRECODER FOR MIMO SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Propagation and Systems, (ECPS'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, France. pp.0503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of block adaptive filters using Fermat number transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of the maximum-SNR design in Rayleigh fading MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelona, Spain. pp.1583-1587, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et estimation aveugle de séquences d’étalement pour une transmission de type CDMA en liaison descendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès International de Signaux, Circuits et Systèmes (SCS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in a Kalman Filter Based Synchronization Chaotic Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes MIMO précodés 2D dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind synchronization and sequences identification in CDMA transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MILCOM 2004. Military Communications Conference, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Monterey, United States. pp.1384-1390, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Estimation of Encoder and Interleaver Characteristics in a Non Cooperative Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Conference on Communications, Internet and Information Technology (CIIT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précodeur linéaire basé sur la distance euclidienne minimale pour systèmes de transmissions multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Diego, CA, United States. pp.1539-1546, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2003.178097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiatos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2002.1049322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on a Fuzzy Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast ML-based receiver for MIMO Rician fading channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER Diagonal precoder for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of scrambler offset using encoder redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2002, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results for Fast Determination of the Number of Antennas in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED conference on Communications, Internet, and Information Technology (CIIT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Thomas, U.S. Virgin Islands. pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft vs. hard antenna selection based on the minimum distance for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-attributs d'images sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of direct sequence spread spectrum transmissions without prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'estimateur de Julier et Uhlmann à l'évaluation rapide du taux d’erreur bit dans un système de communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images) 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Filter Specification for Sonar Image Thresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2001) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Baden-Baden, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transmission combining BLAST and OFDM concepts: experimentation on the UHF COST 207 channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boumezzough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification based on a multiview characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTCLF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers. CSCC’2000 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3901-3906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers (CSCC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3851-3856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification using a hybrid set of descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Spread Spectrum Transmissions using fluctuations of correlation estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on raw sonar data: an approach combining Fourier Descriptors, Statistical Models and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the spreading waveform of a spread spectrum transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Communication Systems, Networks, and Digital Signal Processing (CSNDSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spatial uncertainty in a surface long baseline positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Underwater Acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the pseudo-random sequence of a direct sequence spread spectrum signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Los Angeles, United States. pp.967-970, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2000.904074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transmissions with chaotic signals: Fast receiver synchronization using duplicated chaotic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France. pp. 761-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitters Separation for Single Frequency Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Annapolis, United States. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base longue de surface et filtrage non-linéaire pour une localisation sous-marine précise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements of a rotation invariant autoregressive method. Application to the neural classification of noisy sonar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes Island, Greece. pp.2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Neural Network Pruning and its application to sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des paramètres d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Brest, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object classification using neural networks in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE. 3101, New Image Processing Techniques and Applications: Algorithms, Methods, and Components II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Aug 1997, Munich, Germany. pp.306-314, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.281291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Neuronale des fonds marins par modélisation autorégressive bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI - 16eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.925-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Guided Servoing using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Engineering in Systems Applications (CESA96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-SMC (Institute of electrical and electronics engineers, Systems, man, and cybernetics society) &amp; IMACS (International Symposium on Iterative Methods in Scientific Computing), Jul 1996, Lille, France. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for the estimation of skew angle in text document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.1141-1144, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.1995.602122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fuzzy Logic and Neural Networks in Engineering, co-located with EPIA’95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Funchal, Madeira Island, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 3D invariants using linear algebra and tensor theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-China Workshop on Geometrical modelling and Invariants for Computer Vision (GMIVC’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, X'ian, China. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision feedback for SMD placement using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Venema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Nagoya, Japan. pp.1491-1496, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1995.525486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of 3D objects using linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computer Vision, Virtual Reality, and Robotics in Medicine (CVR'Med 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Nice, France. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49197-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for angles of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Fourth International Conferences on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United Kingdom. pp.323-328, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19950576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and authentification of handwritten signatures with a connectionist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Neural Networks (ICNN'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2948-2951, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1994.374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche connexionniste pour l'identification et l'authentification de signatures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur l'Ecrit et le Document (CNED94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vehicle Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battlefield Atmospherics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Las Cruces, United States. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et reconnaissance d'objets 3D en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des électriciens et des électroniciens, Apr 1993, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neural system for handwritten digits recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet'Poste (First European Conference on Postal Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for array processing: from DOA estimation to blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression using topological maps and MLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, San Francisco, United States. pp.727-731, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1993.298645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and classification by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTEX: Workshop franco-allemand sur les réseaux neuronaux dans la recherche militaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by image processing and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Baltimore, United States. pp.666-671, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1992.227098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for industrial vision applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth European Seminar on Neural Networks and Genetic Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBC (International Broadcasting Convention), Feb 1992, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par réseau d'automates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications. Lavoisier, 2001, 2-7462-0323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EigenValue Decomposition for Quantum Information Theory and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Theory - Classics and Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev, D. Koruga Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Simulation, Systems Theory, and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSEAS Press, pp.245-249, 2002, 960-8052-70-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multimedia, Video and Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSEAS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-168, 2002, 960-8052-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society Press, pp.257-262, 2000, 960-8052-11-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems in Modern Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society (WSES), pp.259-264, 2000, ISBN 960-8052-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuno J. Mamede and Carlos Pinto-Ferreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Artificial Intelligence – Expert Systems, Robots and Vision Systems, Fuzzy Logic and Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-9084-5017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE ET DISPOSITIF D'ANALYSE DE TRAIN BINAIRE ET DE RECONSTRUCTION EN AVEUGLE DE CODES CORRECTEURS D'ERREURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2962615 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE DÉTERMINATION D'AU MOINS UN PARAMÈTRE D'UN CODE CORRECTEUR D'ERREURS MIS EN OEUVRE EN ÉMISSION, DISPOSITIF ET PROGRAMME D'ORDINATEUR CORRESPONDANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012004321 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal connection method for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5408585. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5313534. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for automatic image segmentation by textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5321771. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of picture compression by auto-organisation of a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5369503. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’asservissement d’un robot dans l’espace à trois dimensions et robot évoluant dans un tel espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9400961. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de l’orientation d’objets tridimensionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9315364. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de formes volumiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9300948. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de correction de positionnement d’un composant électronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9309229. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement de signaux à composantes complexes, et application à l'égalisation non-linéaire de canaux de transmission numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ronan Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9211815. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d’un visage sur une image numérique ainsi que l'application à la mesure d’audience télévisuelle et à la télésurveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9205500. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mise en correspondance de graphes associés à des entités physiques et ses applications au recalage d’images et à la reconnaissance de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114103. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé automatique de reconnaissance de signatures manuscrites par analyse d’image et dispositif destiné à sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114814. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de vérification de l’orientation d'un composant électronique avant placement sur une carte électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9116101. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111609. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de caractères alphanumériques manuscrits dans une image et dispositif destiné à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Accarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9112227. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de connexion interne pour réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111612. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif automatique de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9108607. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification automatique d’objets à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9011989. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance d’objets tridimensionnels par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013943. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage automatique et réseau connexionniste multi-couches pour la mise en œuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013445. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de segmentation automatique d’images par analyse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8912894. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images par auto-organisation d’un réseau neuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8916111. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mathematical expectancy of Cauchy's law and extension to other improper integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991BRES2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Approches Neuronales pour le Traitement du Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale (UBO), Brest, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04024903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Burel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1427-4577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059568100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur, Lab-STICC, Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PAPR correction scheme for LoRa self‐jamming waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture radar image segmentation with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercube quantum search: exact computation of the probability of success in polynomial time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.149. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-023-03883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détection de l'échange d'information entre étudiants dans les contrôles à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ben Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2023), pp.0001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase‐coded radar waveform design with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Spectrum Sensing Using Modulated Wideband Converter and Data Reduction Invariant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Techniques for Acquisition and Sensing, 23 (4), pp.2263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Model Based on Linear Algebra and Its Application to Fast Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (19), pp.7381. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Calibration Technique Based on a Single Measurement of a White Noise Signal with Advanced Resynchronization Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Martin-Guennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.774. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme for Discrete and Secure LoRa Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (20), pp.7947. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22207947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithm for optimal design of Fermat number transform based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.103029. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital compensation of lowpass filters imperfection in the Modulated Wideband Converter compressed sensing scheme for radio frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.292 - 310. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage compressé des signaux passe-bande à taux d’innovation fini. Application pour l’estimation du canal ultra-large bande et la localisation de précision en environnement intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Pistea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VOL. 33/4 - 2016, pp.415-440. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Robust Algorithm for Network Echo Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp. 68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convolution Using Generalized Sliding Fermat Number Transform with Application to Digital Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E95-A (6), pp.1007-1017. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E95.A.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interesting dual-code properties of convolutional encoder for standards self-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.931-935. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic method for blind recovery of punctured convolutional encoders from an erroneous bitstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.122-131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2010.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.495 - 505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.112310.091576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of k/n rate convolutional encoders in a noisy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (168), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of block interleaver length and encoder parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse of Fermat Number Transform Using the Sliding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E94-A (8), pp.1656-1661. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E94.A.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.1290 - 1299. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2036062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-Save and Overlap-Add Filters: Optimal Design and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.3066 - 3075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2044260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recovery of the Second Convolutional Encoder of a Turbo-Code when Its Systematic Outputs Are Punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performances Analysis of the Blind Multiuser Detection based on Fluctuations of Correlation Estimators in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (2), pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (9), pp.3526-3534. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2008.070364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the MIMO Precoder based on the Minimum Euclidean Distance: a cross-form matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2008.922476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Multi-Delay Filter using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (9), pp.2571-2577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Optimal Design of Block Digital Filters Based on Circulant Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Closed-Form of the Largest Eigenvalue PDF for Max-SNR MIMO System Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (7), pp.1791-1796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results about MIMO Minimal Distance Precoder and Performances Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-B (3), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Exact Kalman Filtering of Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.870899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Transform-Based Block Digital Filters Using a Quadratic Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (7), pp.1964-1974. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2004.828911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a spreading sequence estimator for spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (7), pp.595 - 614. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Minimum Distance-Based Precoder for MIMO Spatial Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2003.822365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, en contexte non coopératif, des paramètres d’une transmission à spectre étalé par séquence directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmissions Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.638-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de mines sous-marines à partir de l'image sonar brute : caractérisation du contour de l'ombre portée par algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER diagonal precoder for MIMO digital transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (10), pp.1477-1480. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(02)00288-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et implémentation de filtres à bande passante variable à faible complexité à l’aide des bancs de filtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Pladec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised segmentation using a self-organizing map and a noise model estimation in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1575-1584. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-3203(99)00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de textures en imagerie sonar et invariance en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the orientation of 3D objects using spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 57 (5), pp.400-408. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/gmip.1995.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D invariants and their application to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(95)00039-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of faces on digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (10), pp.963-967. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-8655(94)90027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par analyse de Fourier de la silhouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.107-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants 3D et Applications à la Reconnaissance de Formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les réseaux de neurones: la Représentation Scalaire Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de graphes par recuit simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tome 2 : Traitement d’images, 25 (1), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de visages sur image numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue-Technique-Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement de l'image et du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of sources: A nonlinear neural algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (6), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(05)80090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by features and a multi-layer perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Tome 1: Traitement d’images, 24 (4), pp.1055-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et classification de textures sur images naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats théoriques concernant les cartes topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à la Veille Panoramique Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desmouceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.217-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization of Images using Kohonen algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist system for recognition of 2D workpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tome 1: Reconnaissance des Formes et Réseaux Neuronaux, 22 (4), pp.610-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Mediterranean Conference on Communications and Networking (MeditCom 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Computing for Partition Function Estimation of a Markov Random Field in a Radar Anomaly Detection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.01154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, France. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band & Tone Jamming Analysis and Detection on LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and Protection Information (SPI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Quantum Encoder Matrix From A Collection Of Pauli Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Conference on Communications (APCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ho Chi Minh city, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Modulated Wideband Converter compressed sensing scheme based on COTS lowpass filter with amplitude and phase compensation for spectrum monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the treatement of FBRLS algorithm with long impulse response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamze Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Selected Topics in Mobile and Wireless Networking (MoWNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tangier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2018.8428925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity FRI based sampling scheme for UWB channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MIMO MC-CDMA parameters estimation over fading channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. pp.Session WE4 : Radio Transmission Technologies I, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Codage et Cryptographie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Code Method for Blind Identification of Convolutional Encoder for Cognitive Radio Receiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th IEEE Broadband Wireless Access Workshop, IEEE GLOBECOM 2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spectral monitoring for flexible and reconfigurable railways communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST),2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal generalized design of transform-based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, TAIPEI, Taiwan. pp.3193-3196, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of the second convolutional encoder of a turbo-code when its systematic outputs are punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-th IEEE-Communications 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-blind demodulation of chaotic DS-SS signals through Exact Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Blind Multiuser Synchronization and Sequences Estimation in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2157-2161, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Feedback Unitary Matrix applied to MIMO dmin-based Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1531 - 1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical comparison between max-dmin, max-SNR and MMSE precoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1611 - 1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Detection in Multirate CDMA Transmissions Using Fluctuations of Correlation Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, California, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Identification in Multirate CDMA Transmissions: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2162-2166, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Block Robust Adaptive Filters using Generalized Sliding Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">max-dmin precoder performances in a polarity diversity MIMO channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pacific Grove, California, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-channel interference rejection for maritime AIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Transportation Systems Telecommunications (ITST 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'2005 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF dmin-BASED PRECODER WITH OSTBC AND MAXIMUM SNR-BASED PRECODER FOR MIMO SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Propagation and Systems, (ECPS'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, France. pp.0503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of the maximum-SNR design in Rayleigh fading MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelona, Spain. pp.1583-1587, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of block adaptive filters using Fermat number transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et estimation aveugle de séquences d’étalement pour une transmission de type CDMA en liaison descendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès International de Signaux, Circuits et Systèmes (SCS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in a Kalman Filter Based Synchronization Chaotic Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes MIMO précodés 2D dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind synchronization and sequences identification in CDMA transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MILCOM 2004. Military Communications Conference, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Monterey, United States. pp.1384-1390, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Estimation of Encoder and Interleaver Characteristics in a Non Cooperative Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Conference on Communications, Internet and Information Technology (CIIT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précodeur linéaire basé sur la distance euclidienne minimale pour systèmes de transmissions multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Diego, CA, United States. pp.1539-1546, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2003.178097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiatos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER Diagonal precoder for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on a Fuzzy Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast ML-based receiver for MIMO Rician fading channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2002.1049322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of scrambler offset using encoder redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2002, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results for Fast Determination of the Number of Antennas in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED conference on Communications, Internet, and Information Technology (CIIT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Thomas, U.S. Virgin Islands. pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft vs. hard antenna selection based on the minimum distance for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-attributs d'images sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Filter Specification for Sonar Image Thresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2001) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Baden-Baden, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boumezzough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transmission combining BLAST and OFDM concepts: experimentation on the UHF COST 207 channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of direct sequence spread spectrum transmissions without prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'estimateur de Julier et Uhlmann à l'évaluation rapide du taux d’erreur bit dans un système de communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images) 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification based on a multiview characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTCLF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification using a hybrid set of descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Spread Spectrum Transmissions using fluctuations of correlation estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers. CSCC’2000 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3901-3906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers (CSCC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3851-3856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on raw sonar data: an approach combining Fourier Descriptors, Statistical Models and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the spreading waveform of a spread spectrum transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Communication Systems, Networks, and Digital Signal Processing (CSNDSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spatial uncertainty in a surface long baseline positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Underwater Acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the pseudo-random sequence of a direct sequence spread spectrum signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Los Angeles, United States. pp.967-970, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2000.904074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transmissions with chaotic signals: Fast receiver synchronization using duplicated chaotic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base longue de surface et filtrage non-linéaire pour une localisation sous-marine précise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France. pp. 761-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitters Separation for Single Frequency Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Annapolis, United States. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements of a rotation invariant autoregressive method. Application to the neural classification of noisy sonar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes Island, Greece. pp.2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Neural Network Pruning and its application to sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des paramètres d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Brest, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object classification using neural networks in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE. 3101, New Image Processing Techniques and Applications: Algorithms, Methods, and Components II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Aug 1997, Munich, Germany. pp.306-314, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.281291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Neuronale des fonds marins par modélisation autorégressive bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI - 16eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.925-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Guided Servoing using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Engineering in Systems Applications (CESA96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-SMC (Institute of electrical and electronics engineers, Systems, man, and cybernetics society) &amp; IMACS (International Symposium on Iterative Methods in Scientific Computing), Jul 1996, Lille, France. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 3D invariants using linear algebra and tensor theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-China Workshop on Geometrical modelling and Invariants for Computer Vision (GMIVC’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, X'ian, China. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision feedback for SMD placement using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Venema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Nagoya, Japan. pp.1491-1496, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1995.525486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for the estimation of skew angle in text document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.1141-1144, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.1995.602122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fuzzy Logic and Neural Networks in Engineering, co-located with EPIA’95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Funchal, Madeira Island, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of 3D objects using linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computer Vision, Virtual Reality, and Robotics in Medicine (CVR'Med 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Nice, France. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49197-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for angles of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Fourth International Conferences on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United Kingdom. pp.323-328, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19950576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and authentification of handwritten signatures with a connectionist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Neural Networks (ICNN'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2948-2951, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1994.374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche connexionniste pour l'identification et l'authentification de signatures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur l'Ecrit et le Document (CNED94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et reconnaissance d'objets 3D en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des électriciens et des électroniciens, Apr 1993, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neural system for handwritten digits recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet'Poste (First European Conference on Postal Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for array processing: from DOA estimation to blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vehicle Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battlefield Atmospherics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Las Cruces, United States. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression using topological maps and MLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, San Francisco, United States. pp.727-731, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1993.298645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and classification by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTEX: Workshop franco-allemand sur les réseaux neuronaux dans la recherche militaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by image processing and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Baltimore, United States. pp.666-671, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1992.227098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for industrial vision applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth European Seminar on Neural Networks and Genetic Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBC (International Broadcasting Convention), Feb 1992, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par réseau d'automates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications. Lavoisier, 2001, 2-7462-0323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EigenValue Decomposition for Quantum Information Theory and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Theory - Classics and Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev, D. Koruga Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Simulation, Systems Theory, and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSEAS Press, pp.245-249, 2002, 960-8052-70-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multimedia, Video and Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSEAS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-168, 2002, 960-8052-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society Press, pp.257-262, 2000, 960-8052-11-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems in Modern Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society (WSES), pp.259-264, 2000, ISBN 960-8052-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuno J. Mamede and Carlos Pinto-Ferreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Artificial Intelligence – Expert Systems, Robots and Vision Systems, Fuzzy Logic and Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-9084-5017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE ET DISPOSITIF D'ANALYSE DE TRAIN BINAIRE ET DE RECONSTRUCTION EN AVEUGLE DE CODES CORRECTEURS D'ERREURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2962615 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE DÉTERMINATION D'AU MOINS UN PARAMÈTRE D'UN CODE CORRECTEUR D'ERREURS MIS EN OEUVRE EN ÉMISSION, DISPOSITIF ET PROGRAMME D'ORDINATEUR CORRESPONDANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012004321 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal connection method for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5408585. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of picture compression by auto-organisation of a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5369503. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for automatic image segmentation by textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5321771. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5313534. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’asservissement d’un robot dans l’espace à trois dimensions et robot évoluant dans un tel espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9400961. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de l’orientation d’objets tridimensionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9315364. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de correction de positionnement d’un composant électronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9309229. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de formes volumiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9300948. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement de signaux à composantes complexes, et application à l'égalisation non-linéaire de canaux de transmission numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ronan Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9211815. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d’un visage sur une image numérique ainsi que l'application à la mesure d’audience télévisuelle et à la télésurveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9205500. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mise en correspondance de graphes associés à des entités physiques et ses applications au recalage d’images et à la reconnaissance de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114103. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de caractères alphanumériques manuscrits dans une image et dispositif destiné à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Accarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9112227. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de vérification de l’orientation d'un composant électronique avant placement sur une carte électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9116101. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111609. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé automatique de reconnaissance de signatures manuscrites par analyse d’image et dispositif destiné à sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114814. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de connexion interne pour réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111612. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif automatique de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9108607. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification automatique d’objets à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9011989. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance d’objets tridimensionnels par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013943. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage automatique et réseau connexionniste multi-couches pour la mise en œuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013445. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de segmentation automatique d’images par analyse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8912894. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images par auto-organisation d’un réseau neuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8916111. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mathematical expectancy of Cauchy's law and extension to other improper integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991BRES2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Approches Neuronales pour le Traitement du Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale (UBO), Brest, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04024903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9B87885"/>
+    <w:nsid w:val="D7E30F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-burel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-4577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059568100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04803057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demeslay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04370018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Presles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03367723v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Gaied" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ben Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04031275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baird" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03883-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04005300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Baghious" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Khouja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01822883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lap-Luat Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.06.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00879174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Alaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E95.A.1007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2010.0343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E94.A.1656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2044260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2008.922476" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395192v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003988" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.828911" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.822365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504807v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malkasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00288-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J51LZWJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pladec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galerne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(99)00135-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CBTM5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Henocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmip.1995.1034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(95)00039-G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8655(94)90027-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NBSHV76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221745v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Catros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(05)80090-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B242BFF6972131227A3A7E3E1CECC09B605B7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmouceaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derycke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221427v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621269" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.01154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05387682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02455812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01937415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamze Alaeddine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin Baghious" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2018.8428925" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360726" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355150" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476800v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrigneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368266" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222241v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nz&#233;za" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224053v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223364v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223348v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Letessier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197256" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222281v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965114" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504839v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222296v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965095" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054530v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504822v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2000.904074" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sammut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223343v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galerne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.281291" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rondel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1995.602122" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222616v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Venema" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525486" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49197-2_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19950576" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1994.374701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venaille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221759v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rondel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384940" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1993.298645" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1992.227098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/81066" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102899" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wseas.com/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224058v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/applications-of-artificial-intelligence/978-3-0357-3993-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049484v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049495v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048569v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049559v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049370v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049356v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lecouvey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049420v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049464v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Accarie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049509v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049544v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791390v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perennec Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Gilles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991BRES2019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04024903v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-burel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-4577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059568100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04803057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demeslay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04370018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Presles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04031275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pillin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baird" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03883-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03367723v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Gaied" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ben Abdelkader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04005300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Baghious" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Khouja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01822883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lap-Luat Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.06.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00879174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Alaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E95.A.1007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2010.0343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E94.A.1656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2044260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2008.922476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003988" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.828911" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.822365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malkasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00288-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J51LZWJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pladec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galerne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(99)00135-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CBTM5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Henocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmip.1995.1034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(95)00039-G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8655(94)90027-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NBSHV76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Catros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(05)80090-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B242BFF6972131227A3A7E3E1CECC09B605B7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmouceaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derycke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621269" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.01154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05387682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02455812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01937415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamze Alaeddine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin Baghious" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2018.8428925" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360726" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrigneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368266" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222241v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nz&#233;za" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223364v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Letessier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197256" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504822v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054504v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2000.904074" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sammut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783088" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galerne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.281291" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rondel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Venema" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525486" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1995.602122" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49197-2_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19950576" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1994.374701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venaille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rondel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384940" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1993.298645" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1992.227098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/81066" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102899" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wseas.com/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224058v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/applications-of-artificial-intelligence/978-3-0357-3993-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049484v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048569v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049495v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lecouvey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Accarie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049464v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049509v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049544v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791390v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perennec Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Gilles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991BRES2019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04024903v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>