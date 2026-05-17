--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Burel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1427-4577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059568100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur, Lab-STICC, Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PAPR correction scheme for LoRa self‐jamming waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture radar image segmentation with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercube quantum search: exact computation of the probability of success in polynomial time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.149. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-023-03883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détection de l'échange d'information entre étudiants dans les contrôles à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ben Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2023), pp.0001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase‐coded radar waveform design with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Spectrum Sensing Using Modulated Wideband Converter and Data Reduction Invariant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Techniques for Acquisition and Sensing, 23 (4), pp.2263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Model Based on Linear Algebra and Its Application to Fast Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (19), pp.7381. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Calibration Technique Based on a Single Measurement of a White Noise Signal with Advanced Resynchronization Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Martin-Guennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.774. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme for Discrete and Secure LoRa Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (20), pp.7947. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22207947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithm for optimal design of Fermat number transform based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.103029. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital compensation of lowpass filters imperfection in the Modulated Wideband Converter compressed sensing scheme for radio frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.292 - 310. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage compressé des signaux passe-bande à taux d’innovation fini. Application pour l’estimation du canal ultra-large bande et la localisation de précision en environnement intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Pistea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VOL. 33/4 - 2016, pp.415-440. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Robust Algorithm for Network Echo Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp. 68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convolution Using Generalized Sliding Fermat Number Transform with Application to Digital Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E95-A (6), pp.1007-1017. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E95.A.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interesting dual-code properties of convolutional encoder for standards self-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.931-935. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic method for blind recovery of punctured convolutional encoders from an erroneous bitstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.122-131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2010.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.495 - 505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.112310.091576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of k/n rate convolutional encoders in a noisy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (168), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of block interleaver length and encoder parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse of Fermat Number Transform Using the Sliding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E94-A (8), pp.1656-1661. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E94.A.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.1290 - 1299. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2036062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-Save and Overlap-Add Filters: Optimal Design and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.3066 - 3075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2044260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recovery of the Second Convolutional Encoder of a Turbo-Code when Its Systematic Outputs Are Punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performances Analysis of the Blind Multiuser Detection based on Fluctuations of Correlation Estimators in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (2), pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (9), pp.3526-3534. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2008.070364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the MIMO Precoder based on the Minimum Euclidean Distance: a cross-form matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2008.922476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Multi-Delay Filter using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (9), pp.2571-2577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Optimal Design of Block Digital Filters Based on Circulant Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Closed-Form of the Largest Eigenvalue PDF for Max-SNR MIMO System Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (7), pp.1791-1796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results about MIMO Minimal Distance Precoder and Performances Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-B (3), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Exact Kalman Filtering of Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.870899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Transform-Based Block Digital Filters Using a Quadratic Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (7), pp.1964-1974. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2004.828911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a spreading sequence estimator for spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (7), pp.595 - 614. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Minimum Distance-Based Precoder for MIMO Spatial Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2003.822365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, en contexte non coopératif, des paramètres d’une transmission à spectre étalé par séquence directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmissions Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.638-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de mines sous-marines à partir de l'image sonar brute : caractérisation du contour de l'ombre portée par algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER diagonal precoder for MIMO digital transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (10), pp.1477-1480. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(02)00288-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et implémentation de filtres à bande passante variable à faible complexité à l’aide des bancs de filtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Pladec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised segmentation using a self-organizing map and a noise model estimation in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1575-1584. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-3203(99)00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de textures en imagerie sonar et invariance en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the orientation of 3D objects using spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 57 (5), pp.400-408. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/gmip.1995.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D invariants and their application to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(95)00039-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of faces on digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (10), pp.963-967. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-8655(94)90027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par analyse de Fourier de la silhouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.107-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants 3D et Applications à la Reconnaissance de Formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les réseaux de neurones: la Représentation Scalaire Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de graphes par recuit simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tome 2 : Traitement d’images, 25 (1), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de visages sur image numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue-Technique-Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement de l'image et du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of sources: A nonlinear neural algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (6), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(05)80090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by features and a multi-layer perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Tome 1: Traitement d’images, 24 (4), pp.1055-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et classification de textures sur images naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats théoriques concernant les cartes topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à la Veille Panoramique Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desmouceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.217-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization of Images using Kohonen algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist system for recognition of 2D workpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tome 1: Reconnaissance des Formes et Réseaux Neuronaux, 22 (4), pp.610-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Mediterranean Conference on Communications and Networking (MeditCom 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Computing for Partition Function Estimation of a Markov Random Field in a Radar Anomaly Detection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.01154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, France. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band & Tone Jamming Analysis and Detection on LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and Protection Information (SPI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Quantum Encoder Matrix From A Collection Of Pauli Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Conference on Communications (APCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ho Chi Minh city, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Modulated Wideband Converter compressed sensing scheme based on COTS lowpass filter with amplitude and phase compensation for spectrum monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the treatement of FBRLS algorithm with long impulse response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamze Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Selected Topics in Mobile and Wireless Networking (MoWNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tangier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2018.8428925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity FRI based sampling scheme for UWB channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MIMO MC-CDMA parameters estimation over fading channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. pp.Session WE4 : Radio Transmission Technologies I, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Codage et Cryptographie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Code Method for Blind Identification of Convolutional Encoder for Cognitive Radio Receiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th IEEE Broadband Wireless Access Workshop, IEEE GLOBECOM 2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spectral monitoring for flexible and reconfigurable railways communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST),2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal generalized design of transform-based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, TAIPEI, Taiwan. pp.3193-3196, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of the second convolutional encoder of a turbo-code when its systematic outputs are punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-th IEEE-Communications 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-blind demodulation of chaotic DS-SS signals through Exact Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Blind Multiuser Synchronization and Sequences Estimation in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2157-2161, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Feedback Unitary Matrix applied to MIMO dmin-based Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1531 - 1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical comparison between max-dmin, max-SNR and MMSE precoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1611 - 1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Detection in Multirate CDMA Transmissions Using Fluctuations of Correlation Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, California, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Identification in Multirate CDMA Transmissions: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2162-2166, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Block Robust Adaptive Filters using Generalized Sliding Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">max-dmin precoder performances in a polarity diversity MIMO channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pacific Grove, California, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-channel interference rejection for maritime AIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Transportation Systems Telecommunications (ITST 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'2005 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF dmin-BASED PRECODER WITH OSTBC AND MAXIMUM SNR-BASED PRECODER FOR MIMO SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Propagation and Systems, (ECPS'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, France. pp.0503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of the maximum-SNR design in Rayleigh fading MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelona, Spain. pp.1583-1587, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of block adaptive filters using Fermat number transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et estimation aveugle de séquences d’étalement pour une transmission de type CDMA en liaison descendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès International de Signaux, Circuits et Systèmes (SCS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in a Kalman Filter Based Synchronization Chaotic Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes MIMO précodés 2D dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind synchronization and sequences identification in CDMA transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MILCOM 2004. Military Communications Conference, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Monterey, United States. pp.1384-1390, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Estimation of Encoder and Interleaver Characteristics in a Non Cooperative Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Conference on Communications, Internet and Information Technology (CIIT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précodeur linéaire basé sur la distance euclidienne minimale pour systèmes de transmissions multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Diego, CA, United States. pp.1539-1546, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2003.178097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiatos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER Diagonal precoder for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on a Fuzzy Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast ML-based receiver for MIMO Rician fading channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2002.1049322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of scrambler offset using encoder redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2002, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results for Fast Determination of the Number of Antennas in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED conference on Communications, Internet, and Information Technology (CIIT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Thomas, U.S. Virgin Islands. pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft vs. hard antenna selection based on the minimum distance for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-attributs d'images sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Filter Specification for Sonar Image Thresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2001) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Baden-Baden, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boumezzough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transmission combining BLAST and OFDM concepts: experimentation on the UHF COST 207 channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of direct sequence spread spectrum transmissions without prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'estimateur de Julier et Uhlmann à l'évaluation rapide du taux d’erreur bit dans un système de communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images) 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification based on a multiview characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTCLF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification using a hybrid set of descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Spread Spectrum Transmissions using fluctuations of correlation estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers. CSCC’2000 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3901-3906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers (CSCC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3851-3856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on raw sonar data: an approach combining Fourier Descriptors, Statistical Models and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the spreading waveform of a spread spectrum transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Communication Systems, Networks, and Digital Signal Processing (CSNDSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spatial uncertainty in a surface long baseline positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Underwater Acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the pseudo-random sequence of a direct sequence spread spectrum signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Los Angeles, United States. pp.967-970, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2000.904074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transmissions with chaotic signals: Fast receiver synchronization using duplicated chaotic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base longue de surface et filtrage non-linéaire pour une localisation sous-marine précise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France. pp. 761-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitters Separation for Single Frequency Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Annapolis, United States. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements of a rotation invariant autoregressive method. Application to the neural classification of noisy sonar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes Island, Greece. pp.2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Neural Network Pruning and its application to sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des paramètres d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Brest, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object classification using neural networks in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE. 3101, New Image Processing Techniques and Applications: Algorithms, Methods, and Components II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Aug 1997, Munich, Germany. pp.306-314, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.281291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Neuronale des fonds marins par modélisation autorégressive bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI - 16eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.925-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Guided Servoing using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Engineering in Systems Applications (CESA96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-SMC (Institute of electrical and electronics engineers, Systems, man, and cybernetics society) &amp; IMACS (International Symposium on Iterative Methods in Scientific Computing), Jul 1996, Lille, France. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 3D invariants using linear algebra and tensor theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-China Workshop on Geometrical modelling and Invariants for Computer Vision (GMIVC’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, X'ian, China. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision feedback for SMD placement using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Venema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Nagoya, Japan. pp.1491-1496, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1995.525486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for the estimation of skew angle in text document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.1141-1144, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.1995.602122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fuzzy Logic and Neural Networks in Engineering, co-located with EPIA’95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Funchal, Madeira Island, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of 3D objects using linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computer Vision, Virtual Reality, and Robotics in Medicine (CVR'Med 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Nice, France. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49197-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for angles of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Fourth International Conferences on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United Kingdom. pp.323-328, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19950576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and authentification of handwritten signatures with a connectionist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Neural Networks (ICNN'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2948-2951, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1994.374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche connexionniste pour l'identification et l'authentification de signatures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur l'Ecrit et le Document (CNED94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et reconnaissance d'objets 3D en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des électriciens et des électroniciens, Apr 1993, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neural system for handwritten digits recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet'Poste (First European Conference on Postal Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for array processing: from DOA estimation to blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vehicle Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battlefield Atmospherics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Las Cruces, United States. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression using topological maps and MLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, San Francisco, United States. pp.727-731, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1993.298645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and classification by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTEX: Workshop franco-allemand sur les réseaux neuronaux dans la recherche militaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by image processing and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Baltimore, United States. pp.666-671, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1992.227098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for industrial vision applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth European Seminar on Neural Networks and Genetic Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBC (International Broadcasting Convention), Feb 1992, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par réseau d'automates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications. Lavoisier, 2001, 2-7462-0323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EigenValue Decomposition for Quantum Information Theory and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Theory - Classics and Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev, D. Koruga Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Simulation, Systems Theory, and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSEAS Press, pp.245-249, 2002, 960-8052-70-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multimedia, Video and Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSEAS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-168, 2002, 960-8052-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society Press, pp.257-262, 2000, 960-8052-11-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems in Modern Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society (WSES), pp.259-264, 2000, ISBN 960-8052-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuno J. Mamede and Carlos Pinto-Ferreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Artificial Intelligence – Expert Systems, Robots and Vision Systems, Fuzzy Logic and Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-9084-5017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE ET DISPOSITIF D'ANALYSE DE TRAIN BINAIRE ET DE RECONSTRUCTION EN AVEUGLE DE CODES CORRECTEURS D'ERREURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2962615 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE DÉTERMINATION D'AU MOINS UN PARAMÈTRE D'UN CODE CORRECTEUR D'ERREURS MIS EN OEUVRE EN ÉMISSION, DISPOSITIF ET PROGRAMME D'ORDINATEUR CORRESPONDANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012004321 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal connection method for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5408585. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of picture compression by auto-organisation of a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5369503. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for automatic image segmentation by textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5321771. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5313534. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’asservissement d’un robot dans l’espace à trois dimensions et robot évoluant dans un tel espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9400961. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de l’orientation d’objets tridimensionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9315364. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de correction de positionnement d’un composant électronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9309229. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de formes volumiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9300948. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement de signaux à composantes complexes, et application à l'égalisation non-linéaire de canaux de transmission numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ronan Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9211815. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d’un visage sur une image numérique ainsi que l'application à la mesure d’audience télévisuelle et à la télésurveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9205500. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mise en correspondance de graphes associés à des entités physiques et ses applications au recalage d’images et à la reconnaissance de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114103. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de caractères alphanumériques manuscrits dans une image et dispositif destiné à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Accarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9112227. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de vérification de l’orientation d'un composant électronique avant placement sur une carte électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9116101. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111609. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé automatique de reconnaissance de signatures manuscrites par analyse d’image et dispositif destiné à sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114814. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de connexion interne pour réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111612. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif automatique de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9108607. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification automatique d’objets à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9011989. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance d’objets tridimensionnels par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013943. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage automatique et réseau connexionniste multi-couches pour la mise en œuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013445. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de segmentation automatique d’images par analyse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8912894. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images par auto-organisation d’un réseau neuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8916111. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mathematical expectancy of Cauchy's law and extension to other improper integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991BRES2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Approches Neuronales pour le Traitement du Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale (UBO), Brest, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04024903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Burel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1427-4577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059568100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur, Lab-STICC, Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PAPR correction scheme for LoRa self‐jamming waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Digulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Despina-Stoian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cmu2.12854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic aperture radar image segmentation with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la détection de l'échange d'information entre étudiants dans les contrôles à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Ben Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramla Ben Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (2023), pp.0001. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20230001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypercube quantum search: exact computation of the probability of success in polynomial time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.149. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11128-023-03883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase‐coded radar waveform design with quantum annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Spectrum Sensing Using Modulated Wideband Converter and Data Reduction Invariant Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Jeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advanced Techniques for Acquisition and Sensing, 23 (4), pp.2263. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Scheme for Discrete and Secure LoRa Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (20), pp.7947. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22207947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Model Based on Linear Algebra and Its Application to Fast Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (19), pp.7381. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22197381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modulated Wideband Converter Calibration Technique Based on a Single Measurement of a White Noise Signal with Advanced Resynchronization Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Martin-Guennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), pp.774. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11050774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithm for optimal design of Fermat number transform based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.103029. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2021.103029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital compensation of lowpass filters imperfection in the Modulated Wideband Converter compressed sensing scheme for radio frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.292 - 310. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échantillonnage compressé des signaux passe-bande à taux d’innovation fini. Application pour l’estimation du canal ultra-large bande et la localisation de précision en environnement intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Pistea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VOL. 33/4 - 2016, pp.415-440. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ts.2017.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Block Robust Algorithm for Network Echo Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp. 68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Convolution Using Generalized Sliding Fermat Number Transform with Application to Digital Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, E95-A (6), pp.1007-1017. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E95.A.1007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some interesting dual-code properties of convolutional encoder for standards self-recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.931-935. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-com.2010.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic method for blind recovery of punctured convolutional encoders from an erroneous bitstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.122-131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-spr.2010.0343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2), pp.495 - 505. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2010.112310.091576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of block interleaver length and encoder parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXI (1), pp.31-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of k/n rate convolutional encoders in a noisy environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (168), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2011-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse of Fermat Number Transform Using the Sliding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, E94-A (8), pp.1656-1661. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1587/transfun.E94.A.1656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (3), pp.1290 - 1299. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2009.2036062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlap-Save and Overlap-Add Filters: Optimal Design and Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.3066 - 3075. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2010.2044260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recovery of the Second Convolutional Encoder of a Turbo-Code when Its Systematic Outputs Are Punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performances Analysis of the Blind Multiuser Detection based on Fluctuations of Correlation Estimators in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTA Review / Military Technical Academy Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XVIII (2), pp.119-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (9), pp.3526-3534. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2008.070364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Multi-Delay Filter using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (9), pp.2571-2577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of the MIMO Precoder based on the Minimum Euclidean Distance: a cross-form matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2008.922476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Algorithm for Optimal Design of Block Digital Filters Based on Circulant Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.637-640. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2008.2003988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Closed-Form of the Largest Eigenvalue PDF for Max-SNR MIMO System Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Fundamentals of Electronics, Communications and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-A (7), pp.1791-1796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results about MIMO Minimal Distance Precoder and Performances Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, E91-B (3), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Exact Kalman Filtering of Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2006.870899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Transform-Based Block Digital Filters Using a Quadratic Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (7), pp.1964-1974. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2004.828911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of a spreading sequence estimator for spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 341 (7), pp.595 - 614. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Minimum Distance-Based Precoder for MIMO Spatial Multiplexing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (3), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2003.822365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (3), pp.638-642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de mines sous-marines à partir de l'image sonar brute : caractérisation du contour de l'ombre portée par algorithme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, en contexte non coopératif, des paramètres d’une transmission à spectre étalé par séquence directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.337-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmissions Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER diagonal precoder for MIMO digital transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 82 (10), pp.1477-1480. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-1684(02)00288-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et implémentation de filtres à bande passante variable à faible complexité à l’aide des bancs de filtres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Pladec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (3), pp.217-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised segmentation using a self-organizing map and a noise model estimation in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mignotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (9), pp.1575-1584. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-3203(99)00135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de textures en imagerie sonar et invariance en rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the orientation of 3D objects using spherical harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphical Models and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 57 (5), pp.400-408. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/gmip.1995.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D invariants and their application to object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(95)00039-G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and localization of faces on digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 15 (10), pp.963-967. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0167-8655(94)90027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par analyse de Fourier de la silhouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1), pp.107-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants 3D et Applications à la Reconnaissance de Formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour les réseaux de neurones: la Représentation Scalaire Distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 10 (1), pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance de graphes par recuit simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Tome 2 : Traitement d’images, 25 (1), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement de l'image et du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 151-152, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation de visages sur image numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue-Technique-Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation of sources: A nonlinear neural algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (6), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(05)80090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by features and a multi-layer perceptron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Tome 1: Traitement d’images, 24 (4), pp.1055-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et classification de textures sur images naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 9 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux résultats théoriques concernant les cartes topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à la Veille Panoramique Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desmouceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.217-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Quantization of Images using Kohonen algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tome 2: Reconnaissance des Formes et Réseaux Neuronaux, 23 (1), pp.137-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist system for recognition of 2D workpieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Tome 1: Reconnaissance des Formes et Réseaux Neuronaux, 22 (4), pp.610-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information du Laboratoire Central de Recherches et des Laboratoires Electroniques de Rennes, Thomson-CSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Mediterranean Conference on Communications and Networking (MeditCom 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Computing for Partition Function Estimation of a Markov Random Field in a Radar Anomaly Detection Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2501.01154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic decoding for classes of quantum codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Saouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Mediterranean Conference on Communications and Networking (MeditCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, France. pp.477-482, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MeditCom61057.2024.10621269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band & Tone Jamming Analysis and Detection on LoRa signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demeslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Security and Protection Information (SPI2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification Of Quantum Encoder Matrix From A Collection Of Pauli Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Conference on Communications (APCC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ho Chi Minh city, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Modulated Wideband Converter compressed sensing scheme based on COTS lowpass filter with amplitude and phase compensation for spectrum monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lap-Luat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Canaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Advanced Video and Signal-based Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the treatement of FBRLS algorithm with long impulse response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamze Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssin Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Selected Topics in Mobile and Wireless Networking (MoWNeT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tangier, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MoWNet.2018.8428925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity FRI based sampling scheme for UWB channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roua Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Radoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 24th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.657-661, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MIMO MC-CDMA parameters estimation over fading channels for cognitive radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Kyoto, Japan. pp.Session WE4 : Radio Transmission Technologies I, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de turbocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Codage et Cryptographie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual Code Method for Blind Identification of Convolutional Encoder for Cognitive Radio Receiver Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-th IEEE Broadband Wireless Access Workshop, IEEE GLOBECOM 2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, Hawaii, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic spectral monitoring for flexible and reconfigurable railways communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Intelligent Transport Systems Telecommunications,(ITST),2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.228-233, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind MC-DS-CDMA parameters estimation in frequency selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Moniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Broadband Wireless Access Workshop Workshop, co-located with IEEE GLOBECOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal generalized design of transform-based block digital filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, TAIPEI, Taiwan. pp.3193-3196, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind recovery of the second convolutional encoder of a turbo-code when its systematic outputs are punctured</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7-th IEEE-Communications 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.345-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE COMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles interconnexions globales à haut débit pour la réalisation de microsystèmes communicants de type SIP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes, 23-24-25 Mai 2007 - Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.5D19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo-blind demodulation of chaotic DS-SS signals through Exact Kalman Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hodina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Blind Multiuser Synchronization and Sequences Estimation in Multirate CDMA Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2157-2161, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited Feedback Unitary Matrix applied to MIMO dmin-based Precoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1531 - 1535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical comparison between max-dmin, max-SNR and MMSE precoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortieth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, United States. pp.1611 - 1614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Detection in Multirate CDMA Transmissions Using Fluctuations of Correlation Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2006, San Francisco, California, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Multiuser Identification in Multirate CDMA Transmissions: A New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pacific Grove, California, United States. pp.2162-2166, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2006.355151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of Block Robust Adaptive Filters using Generalized Sliding Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">max-dmin precoder performances in a polarity diversity MIMO channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE - Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Pacific Grove, California, United States. pp.Non renseigne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceans'2005 Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-channel interference rejection for maritime AIS system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Intelligent Transportation Systems Telecommunications (ITST 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARISON OF dmin-BASED PRECODER WITH OSTBC AND MAXIMUM SNR-BASED PRECODER FOR MIMO SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Vrigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Propagation and Systems, (ECPS'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, France. pp.0503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of block adaptive filters using Fermat number transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzé Alaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Serbanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of the maximum-SNR design in Rayleigh fading MIMO channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE 15th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelona, Spain. pp.1583-1587, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2004.1368266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation et estimation aveugle de séquences d’étalement pour une transmission de type CDMA en liaison descendante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès International de Signaux, Circuits et Systèmes (SCS 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in a Kalman Filter Based Synchronization Chaotic Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Bogdan Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind synchronization and sequences identification in CDMA transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Nzéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MILCOM 2004. Military Communications Conference, 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Monterey, United States. pp.1384-1390, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2004.1495144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance des systèmes MIMO précodés 2D dans un canal de Rayleigh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Image/Video Communications over Fixed and Mobile Networks (ISIVC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Estimation of Encoder and Interleaver Characteristics in a Non Cooperative Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Conference on Communications, Internet and Information Technology (CIIT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Scottsdale, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Reliability of Simulations of MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. On Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précodeur linéaire basé sur la distance euclidienne minimale pour systèmes de transmissions multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, San Diego, CA, United States. pp.1539-1546, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2003.178097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiatos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on a Fuzzy Characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, La Spezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Oceans 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast ML-based receiver for MIMO Rician fading channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Int. Conf. on Signal, Speech and Image Processing (ICOSSIP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Skiathos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSSTA.2002.1049322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum BER Diagonal precoder for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of scrambler offset using encoder redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnathan Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.626-630, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2002, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Results for Fast Determination of the Number of Antennas in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED conference on Communications, Internet, and Information Technology (CIIT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, St Thomas, U.S. Virgin Islands. pp.160-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft vs. hard antenna selection based on the minimum distance for MIMO systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Record of the Thirty-Sixth Asilomar Conference on Signals, Systems and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Pacific Grove, United States. pp.1369-1373, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSSC.2002.1197003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion multi-attributs d'images sonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Filter Specification for Sonar Image Thresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'2001) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Baden-Baden, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Madre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Boumezzough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transmission combining BLAST and OFDM concepts: experimentation on the UHF COST 207 channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'estimateur de Julier et Uhlmann à l'évaluation rapide du taux d’erreur bit dans un système de communication numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI (Groupe de Recherche et d'Etudes de Traitement du Signal et des Images) 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of direct sequence spread spectrum transmissions without prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, United States. pp.236-239, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2001.965114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification based on a multiview characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Undersea Defence Technology (UDT) Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTCLF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine classification using a hybrid set of descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Spread Spectrum Transmissions using fluctuations of correlation estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers. CSCC’2000 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3901-3906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Multiconference on Circuits, Systems, Communications and Computers (CSCC'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Athens, Greece. pp.3851-3856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mine Classification based on raw sonar data: an approach combining Fourier Descriptors, Statistical Models and Genetic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malkasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vilbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE OCEANS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Providence, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the spreading waveform of a spread spectrum transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Int. Conf. on Communication Systems, Networks, and Digital Signal Processing (CSNDSP 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On spatial uncertainty in a surface long baseline positioning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth European Conference on Underwater Acoustics, ECUA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind estimation of the pseudo-random sequence of a direct sequence spread spectrum signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Los Angeles, United States. pp.967-970, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MILCOM.2000.904074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transmissions with chaotic signals: Fast receiver synchronization using duplicated chaotic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sammut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symp. on Intelligent Signal Processing and Communication Systems (ISPACS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Honolulu, Hawaï, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Vannes, France. pp. 761-764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmitters Separation for Single Frequency Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Annapolis, United States. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPAWC.1999.783088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base longue de surface et filtrage non-linéaire pour une localisation sous-marine précise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements of a rotation invariant autoregressive method. Application to the neural classification of noisy sonar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes Island, Greece. pp.2001-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Neural Network Pruning and its application to sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Engineering in Systems Applications (CESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination automatique des paramètres d’une transmission numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Brest, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object classification using neural networks in sonar imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Galerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. SPIE. 3101, New Image Processing Techniques and Applications: Algorithms, Methods, and Components II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photo-Optical Instrumentation Engineers (SPIE), Aug 1997, Munich, Germany. pp.306-314, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.281291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification Neuronale des fonds marins par modélisation autorégressive bidimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Clément Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI - 16eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.925-928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Guided Servoing using Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Engineering in Systems Applications (CESA96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE-SMC (Institute of electrical and electronics engineers, Systems, man, and cybernetics society) &amp; IMACS (International Symposium on Iterative Methods in Scientific Computing), Jul 1996, Lille, France. pp.128-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for the estimation of skew angle in text document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Montreal, Canada. pp.1141-1144, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.1995.602122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Fuzzy Logic and Neural Networks in Engineering, co-located with EPIA’95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Funchal, Madeira Island, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of 3D invariants using linear algebra and tensor theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe-China Workshop on Geometrical modelling and Invariants for Computer Vision (GMIVC’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, X'ian, China. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision feedback for SMD placement using neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Venema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Nagoya, Japan. pp.1491-1496, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1995.525486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of 3D objects using linear algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Computer Vision, Virtual Reality, and Robotics in Medicine (CVR'Med 95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Nice, France. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-49197-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation of multi-layer perceptrons for angles of arrival estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Fourth International Conferences on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Cambridge, United Kingdom. pp.323-328, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19950576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and authentification of handwritten signatures with a connectionist approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Neural Networks (ICNN'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Orlando, United States. pp.2948-2951, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1994.374701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche connexionniste pour l'identification et l'authentification de signatures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur l'Ecrit et le Document (CNED94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks for Vehicle Detection and Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battlefield Atmospherics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Las Cruces, United States. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et reconnaissance d'objets 3D en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des électriciens et des électroniciens, Apr 1993, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a neural system for handwritten digits recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jet'Poste (First European Conference on Postal Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for array processing: from DOA estimation to blind separation of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Man and Cybernetics Conference - SMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.601-606, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.384940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression using topological maps and MLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, San Francisco, United States. pp.727-731, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNN.1993.298645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle detection and classification by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTEX: Workshop franco-allemand sur les réseaux neuronaux dans la recherche militaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of handwritten digits by image processing and neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN International Joint Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Baltimore, United States. pp.666-671, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1992.227098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for industrial vision applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Makram-Ebeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth European Seminar on Neural Networks and Genetic Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBC (International Broadcasting Convention), Feb 1992, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'objets 3D par réseau d'automates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Lyon-Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications. Lavoisier, 2001, 2-7462-0323-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint EigenValue Decomposition for Quantum Information Theory and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Houssaïn Baghious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matrix Theory - Classics and Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.102899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix-Oriented Approach for Analysis and Optimisation of Block Digital Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev, D. Koruga Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Simulation, Systems Theory, and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WSEAS Press, pp.245-249, 2002, 960-8052-70-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Analysis of the Smallest Singular Value in MIMO Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis, V. Kluev Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Multimedia, Video and Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSEAS Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-168, 2002, 960-8052-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum Codes Identification by Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society Press, pp.257-262, 2000, 960-8052-11-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Frequency Hopping Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Mastorakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems in Modern Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific and Engineering Society (WSES), pp.259-264, 2000, ISBN 960-8052-15-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Layer Perceptrons for Task Visual Servoing in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuno J. Mamede and Carlos Pinto-Ferreira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Artificial Intelligence – Expert Systems, Robots and Vision Systems, Fuzzy Logic and Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3-9084-5017-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE ET DISPOSITIF D'ANALYSE DE TRAIN BINAIRE ET DE RECONSTRUCTION EN AVEUGLE DE CODES CORRECTEURS D'ERREURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR 2962615 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE DÉTERMINATION D'AU MOINS UN PARAMÈTRE D'UN CODE CORRECTEUR D'ERREURS MIS EN OEUVRE EN ÉMISSION, DISPOSITIF ET PROGRAMME D'ORDINATEUR CORRESPONDANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012004321 (A1). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal connection method for neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5408585. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for automatic image segmentation by textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5321771. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image compression method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5313534. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of picture compression by auto-organisation of a neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US5369503. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’asservissement d’un robot dans l’espace à trois dimensions et robot évoluant dans un tel espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Venaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9400961. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de l’orientation d’objets tridimensionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9315364. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de correction de positionnement d’un composant électronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9309229. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de formes volumiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Henocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9300948. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement de signaux à composantes complexes, et application à l'égalisation non-linéaire de canaux de transmission numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ronan Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9211815. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de détection d’un visage sur une image numérique ainsi que l'application à la mesure d’audience télévisuelle et à la télésurveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9205500. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de mise en correspondance de graphes associés à des entités physiques et ses applications au recalage d’images et à la reconnaissance de formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114103. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de vérification de l’orientation d'un composant électronique avant placement sur une carte électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9116101. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111609. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé automatique de reconnaissance de signatures manuscrites par analyse d’image et dispositif destiné à sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9114814. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance automatique de caractères alphanumériques manuscrits dans une image et dispositif destiné à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Accarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9112227. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de connexion interne pour réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9111612. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif automatique de séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9108607. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de classification automatique d’objets à deux dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9011989. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de reconnaissance d’objets tridimensionnels par analyse d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013943. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’apprentissage automatique et réseau connexionniste multi-couches pour la mise en œuvre de ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR9013445. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de segmentation automatique d’images par analyse de texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Catros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8912894. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compression d’images par auto-organisation d’un réseau neuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR8916111. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the mathematical expectancy of Cauchy's law and extension to other improper integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennec André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burel Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones en traitement d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991BRES2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00101699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariants et Approches Neuronales pour le Traitement du Signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale (UBO), Brest, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04024903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7E30F46"/>
+    <w:nsid w:val="B3B83FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-burel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-4577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059568100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04803057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demeslay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04370018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Presles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04031275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pillin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baird" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03883-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03367723v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Gaied" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ben Abdelkader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04005300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Baghious" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Khouja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01822883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lap-Luat Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.06.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00879174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Alaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E95.A.1007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2010.0343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E94.A.1656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2044260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letessier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2008.922476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003988" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.828911" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.822365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504807v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malkasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00288-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J51LZWJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pladec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galerne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(99)00135-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CBTM5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Henocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmip.1995.1034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(95)00039-G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8655(94)90027-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NBSHV76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Catros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pottier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(05)80090-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B242BFF6972131227A3A7E3E1CECC09B605B7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmouceaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derycke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621269" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.01154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05387682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02455812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01937415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamze Alaeddine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin Baghious" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2018.8428925" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360726" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrigneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222337v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368266" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223371v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222241v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nz&#233;za" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223364v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Letessier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197256" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222281v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965114" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504822v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054504v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2000.904074" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sammut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783088" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galerne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.281291" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rondel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221748v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Venema" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525486" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1995.602122" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49197-2_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19950576" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1994.374701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venaille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rondel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384940" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222635v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1993.298645" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1992.227098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/81066" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102899" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wseas.com/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224058v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/applications-of-artificial-intelligence/978-3-0357-3993-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049484v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048569v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049495v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lecouvey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049449v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Accarie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049464v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049420v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049509v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049544v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791390v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perennec Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Gilles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991BRES2019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04024903v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-burel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-4577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059568100" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04803057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demeslay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Despina-Stoian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cmu2.12854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04370018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Presles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Enderli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03367723v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Ben Gaied" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Ben Abdelkader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20230001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04031275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baird" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11128-023-03883-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04312960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12490" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Jeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04005300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22207947" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197381" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Martin-Guennou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11050774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Baghious" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Khouja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2021.103029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01822883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lap-Luat Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2018.06.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.2017.00003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00879174v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Alaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E95.A.1007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2010.0463" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2010.0343" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transfun.E94.A.1656" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2044260" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395172v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Letessier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Rostaing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2008.922476" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.2003988" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221766v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2004.828911" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rostaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.822365" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quidu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malkasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rostaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Berder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1684(02)00288-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J51LZWJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pladec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Yao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galerne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-3203(99)00135-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CBTM5G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Henocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gmip.1995.1034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(95)00039-G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-8655(94)90027-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NBSHV76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Catros" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pottier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(05)80090-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B242BFF6972131227A3A7E3E1CECC09B605B7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmouceaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derycke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221444v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MeditCom61057.2024.10621269" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05018093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.01154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05387682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02455812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01937415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamze Alaeddine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin Baghious" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MoWNet.2018.8428925" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760330" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hassan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360726" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474162v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360761" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487026v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355150" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2006.355151" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518665v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrigneau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letessier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223330v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222337v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2004.1368266" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222241v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Nz&#233;za" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2004.1495144" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223371v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224053v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223364v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223369v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223361v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223348v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223363v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222303v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Letessier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197256" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2002.1197003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222296v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965095" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222281v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2001.965114" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504822v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224069v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054504v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00504817v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221768v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2000.904074" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sammut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223343v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.1999.783088" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223323v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galerne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222438v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.281291" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rondel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.1995.602122" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222616v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221748v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bernard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Venema" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1995.525486" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49197-2_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223338v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19950576" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1994.374701" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Venaille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221759v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rondel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.384940" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221764v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1993.298645" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1992.227098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Makram-Ebeid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222644v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03221094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/online-first/81066" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.102899" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wseas.com/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224058v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03222621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/applications-of-artificial-intelligence/978-3-0357-3993-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714167v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rannou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00714164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049484v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048569v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049559v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049309v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049339v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049370v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Vigouroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lecouvey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049464v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049420v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049449v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Accarie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049507v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049529v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049509v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049517v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049544v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791390v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perennec Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burel Gilles" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00101699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991BRES2019" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04024903v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>